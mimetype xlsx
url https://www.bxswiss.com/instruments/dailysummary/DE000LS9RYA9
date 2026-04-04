--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c4c851f54541eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf160588f867419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21291a4fc5c473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee63d120708469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d4e2f9cd2c4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21291a4fc5c473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf0eeed3f7b4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee63d120708469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>