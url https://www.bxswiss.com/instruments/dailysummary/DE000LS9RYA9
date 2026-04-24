--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf160588f867419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e375d7b7297495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee63d120708469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4328ca9bd89478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf0eeed3f7b4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee63d120708469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837df48896864fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4328ca9bd89478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>