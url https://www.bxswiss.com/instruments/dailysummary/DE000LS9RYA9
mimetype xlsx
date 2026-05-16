--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e375d7b7297495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a182e90f14930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4328ca9bd89478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1e96b1485c494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837df48896864fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4328ca9bd89478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9565306c0c894655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1e96b1485c494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>