--- v8 (2026-05-16)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a182e90f14930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7324cbabc80d4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1e96b1485c494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8ded6d30a74ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9565306c0c894655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1e96b1485c494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f29079f873e40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8ded6d30a74ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...549 lines deleted...]
-          <x:t>104,951</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,658</x:t>
-[...53 lines deleted...]
-          <x:t>102,738</x:t>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>