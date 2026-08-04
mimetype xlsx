--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7324cbabc80d4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2bc73bb95d4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8ded6d30a74ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740da7945dec4301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f29079f873e40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8ded6d30a74ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd7263fa31440e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740da7945dec4301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,463</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>