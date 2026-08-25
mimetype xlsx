--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2bc73bb95d4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc997028228db4f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740da7945dec4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fabaee88dd841ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd7263fa31440e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740da7945dec4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309c6c63dea743eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fabaee88dd841ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>