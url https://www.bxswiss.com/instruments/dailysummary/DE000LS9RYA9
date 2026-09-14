--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc997028228db4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc40b29c27c4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fabaee88dd841ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c0b23645a4cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309c6c63dea743eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fabaee88dd841ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0bbf0ba20b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c0b23645a4cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,783</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>