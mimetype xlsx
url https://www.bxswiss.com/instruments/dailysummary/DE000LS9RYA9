--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc40b29c27c4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe792d3e0d242e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c0b23645a4cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b52f9c7e0204926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0bbf0ba20b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c0b23645a4cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabdc7fbaad44fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b52f9c7e0204926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>