--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe792d3e0d242e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e81007d19b34526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b52f9c7e0204926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30610d69b534ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabdc7fbaad44fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b52f9c7e0204926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772253b04aff4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30610d69b534ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalESGConstrained</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>111,714</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>112,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>112,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>