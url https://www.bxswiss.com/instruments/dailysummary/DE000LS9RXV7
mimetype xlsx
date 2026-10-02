--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1b91a62ed04e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9022e274e9964028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48f78cff094ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ea343a1d254ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c34c40a2d3438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48f78cff094ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20d59ae1516427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ea343a1d254ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>136,113</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>135,918</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>