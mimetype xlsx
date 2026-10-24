--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9022e274e9964028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f3922bb9634c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ea343a1d254ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda9b90e56844d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20d59ae1516427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ea343a1d254ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edad9e2dd7c42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda9b90e56844d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>