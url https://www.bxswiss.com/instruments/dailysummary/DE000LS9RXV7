--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271622feac1a46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f4c2db6ea8479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a27a90ab19f400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01626e5dd114c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463c5847529a4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a27a90ab19f400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra873e705426c48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01626e5dd114c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,566 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...329 lines deleted...]
-          <x:t>117,311</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,219</x:t>
-[...193 lines deleted...]
-          <x:t>119,116</x:t>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>