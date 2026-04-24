--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f4c2db6ea8479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77236bf95f1847f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01626e5dd114c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd820da9fd87f4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra873e705426c48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01626e5dd114c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb000d1b02f4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd820da9fd87f4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>