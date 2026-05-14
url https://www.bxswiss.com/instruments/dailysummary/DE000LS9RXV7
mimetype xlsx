--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77236bf95f1847f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a232ef1c014e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd820da9fd87f4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dedfb6c1e14723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb000d1b02f4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd820da9fd87f4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a58d866def428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dedfb6c1e14723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>