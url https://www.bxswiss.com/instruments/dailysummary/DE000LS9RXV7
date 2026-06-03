--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a232ef1c014e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29101d4ce057455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dedfb6c1e14723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddf2418b21d4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a58d866def428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dedfb6c1e14723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303e9c9546b74394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddf2418b21d4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>128,244</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,526</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,818</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>