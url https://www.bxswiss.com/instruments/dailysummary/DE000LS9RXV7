--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29101d4ce057455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a52fa9cfac4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddf2418b21d4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0ef006de784d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303e9c9546b74394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddf2418b21d4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd486c3e80b264332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0ef006de784d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>