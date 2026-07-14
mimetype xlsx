--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a52fa9cfac4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb906b11bda44f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0ef006de784d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bb2b9f368540e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd486c3e80b264332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0ef006de784d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46daa838d054544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bb2b9f368540e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>131,937</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,937</x:t>
-[...458 lines deleted...]
-          <x:t>132,864</x:t>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>