--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb906b11bda44f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dcc72597ef484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bb2b9f368540e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d43d323a94cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46daa838d054544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bb2b9f368540e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094444ae67ce4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d43d323a94cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>