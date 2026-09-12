--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dcc72597ef484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1b91a62ed04e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d43d323a94cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48f78cff094ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094444ae67ce4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d43d323a94cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c34c40a2d3438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48f78cff094ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WmB Fem Invest Growth All World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,233</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>