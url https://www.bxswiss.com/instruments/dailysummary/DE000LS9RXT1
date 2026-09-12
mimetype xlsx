--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe2ace5593d46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c85b034965440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6450fda460fb4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3170c79e914581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d3b435d5b548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6450fda460fb4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa98886801ae489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3170c79e914581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>