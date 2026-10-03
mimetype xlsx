--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c85b034965440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57723715fdab4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3170c79e914581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb759099606ac4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa98886801ae489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3170c79e914581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73346e44fe64e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb759099606ac4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>