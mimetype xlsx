--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57723715fdab4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af8cf85a8474dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb759099606ac4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a571444d31462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73346e44fe64e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb759099606ac4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8e1275651b4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a571444d31462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>