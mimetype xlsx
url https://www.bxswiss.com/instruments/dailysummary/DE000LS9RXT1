--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ebc8370640459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf569bef10f3c414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f63c7f1758e4749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675bfff840fb46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe6e737061e4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f63c7f1758e4749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397fd861800943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675bfff840fb46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>