--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf569bef10f3c414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f68410ebb384868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675bfff840fb46b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39969779e8684f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397fd861800943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675bfff840fb46b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a8e318cdf84ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39969779e8684f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>