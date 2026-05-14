--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f68410ebb384868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fa450fd57346ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39969779e8684f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cd5a02a35b497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a8e318cdf84ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39969779e8684f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f68bba8ee40476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cd5a02a35b497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>