--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fa450fd57346ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8e5877edd841e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cd5a02a35b497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe214521bca14897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f68bba8ee40476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cd5a02a35b497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35efd2c633416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe214521bca14897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,887</x:t>
-[...544 lines deleted...]
-          <x:t>106,456</x:t>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>