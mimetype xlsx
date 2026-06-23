--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8e5877edd841e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5149510ff0de49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe214521bca14897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60628b151ee34dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35efd2c633416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe214521bca14897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9759afa36fff4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60628b151ee34dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>