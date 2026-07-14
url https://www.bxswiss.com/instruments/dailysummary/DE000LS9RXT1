--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5149510ff0de49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b312d05dcb461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60628b151ee34dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c6bd45b4a24f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9759afa36fff4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60628b151ee34dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712bf68e0c1d4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c6bd45b4a24f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>