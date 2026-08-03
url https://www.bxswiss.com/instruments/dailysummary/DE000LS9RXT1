--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b312d05dcb461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc88ea1f7e8441b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c6bd45b4a24f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc849dcd3ba194a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712bf68e0c1d4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c6bd45b4a24f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab74f167b6d9461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc849dcd3ba194a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>96,131</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>