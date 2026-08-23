--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc88ea1f7e8441b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe2ace5593d46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc849dcd3ba194a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6450fda460fb4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab74f167b6d9461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc849dcd3ba194a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d3b435d5b548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6450fda460fb4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologies Trading </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,517</x:t>
-[...549 lines deleted...]
-          <x:t>86,632</x:t>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>