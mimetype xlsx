--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf587e4dcdb4871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a53d83702b1439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06678023a8b64209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbb115d890b4e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d7936246dc406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06678023a8b64209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2613c68fa64fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbb115d890b4e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,201</x:t>
@@ -717,50 +326,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>