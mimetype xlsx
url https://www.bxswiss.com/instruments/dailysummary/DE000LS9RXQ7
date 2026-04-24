--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a53d83702b1439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83504fab953e4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbb115d890b4e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaf9a5e8d4b4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2613c68fa64fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbb115d890b4e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d965a7d6314df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaf9a5e8d4b4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,606 +149,379 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>248,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>