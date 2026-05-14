--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83504fab953e4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf4bdfb816a4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfaf9a5e8d4b4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffdc575700074a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d965a7d6314df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfaf9a5e8d4b4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39adc56ba30f4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffdc575700074a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,161 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...109 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -497,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>