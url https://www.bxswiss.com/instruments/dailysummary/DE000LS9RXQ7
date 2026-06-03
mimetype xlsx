--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf4bdfb816a4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d75a1dcf6644be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffdc575700074a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e31e3a880d4e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39adc56ba30f4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffdc575700074a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74ef248ff74863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e31e3a880d4e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>