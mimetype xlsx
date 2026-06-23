--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d75a1dcf6644be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a40153d96e446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e31e3a880d4e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra534af9c166647b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74ef248ff74863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e31e3a880d4e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195294d2ee784677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra534af9c166647b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>255,824</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>