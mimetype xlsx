--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a40153d96e446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3969d844058c4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra534af9c166647b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3999f7409434cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195294d2ee784677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra534af9c166647b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4a9d7f792040c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3999f7409434cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,372 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>