--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3969d844058c4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1d53c21ec24e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3999f7409434cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0741164e0c54871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4a9d7f792040c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3999f7409434cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582f56a6d6814f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0741164e0c54871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,181 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...129 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -490,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>