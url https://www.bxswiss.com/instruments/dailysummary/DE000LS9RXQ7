--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1d53c21ec24e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe1879d21944f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0741164e0c54871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf175ba26529447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582f56a6d6814f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0741164e0c54871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26aef286f54746c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf175ba26529447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Automotive Small Mid World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>266,186</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>