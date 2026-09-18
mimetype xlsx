--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eab10d4f2f04de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9345825e44a3431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e62bca1e724193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacdbbffabe842fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7406ce4dec204f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e62bca1e724193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1cae6974aa40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacdbbffabe842fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>81,403</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,316</x:t>
-[...274 lines deleted...]
-          <x:t>83,062</x:t>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>