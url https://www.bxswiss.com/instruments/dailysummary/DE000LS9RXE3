--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9345825e44a3431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6192bb669392405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacdbbffabe842fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fedd685a22f4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1cae6974aa40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacdbbffabe842fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racffb94006d7427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fedd685a22f4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>