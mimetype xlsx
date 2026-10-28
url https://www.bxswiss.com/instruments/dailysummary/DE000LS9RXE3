--- v10 (2026-10-08)
+++ v11 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6192bb669392405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff24a50fec6c4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fedd685a22f4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5697fc26cf4740ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racffb94006d7427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fedd685a22f4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5978740ab0234e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5697fc26cf4740ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>83,345</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...577 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>