--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a806cff24f244f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc3fa78f93b4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b0ee8132394c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a0b2c838a4fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90121ae9e484a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b0ee8132394c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c5b389c8c141fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a0b2c838a4fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -786,36 +381,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>