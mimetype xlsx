--- v3 (2026-04-04)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc3fa78f93b4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5608c503204662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a0b2c838a4fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627331be920348d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c5b389c8c141fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a0b2c838a4fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83bbd6ad04c497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627331be920348d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>76,428</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>76,679</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>