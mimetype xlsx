--- v4 (2026-04-28)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5608c503204662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4a989d15f34f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627331be920348d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94d75dd6d344489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83bbd6ad04c497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627331be920348d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6678c7c4b9c4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94d75dd6d344489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>