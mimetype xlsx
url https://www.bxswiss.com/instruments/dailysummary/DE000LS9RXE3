--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4a989d15f34f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858d8bc1b81f4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94d75dd6d344489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327014f07d6b43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6678c7c4b9c4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94d75dd6d344489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ddcf3daaf14023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327014f07d6b43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>