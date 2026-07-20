--- v6 (2026-06-10)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858d8bc1b81f4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5742b2f58ae41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327014f07d6b43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07734fc82dc4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ddcf3daaf14023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327014f07d6b43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2337095c894d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07734fc82dc4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>79,621</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>