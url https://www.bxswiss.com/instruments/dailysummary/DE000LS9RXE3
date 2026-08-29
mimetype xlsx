--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5742b2f58ae41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eab10d4f2f04de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07734fc82dc4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e62bca1e724193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2337095c894d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07734fc82dc4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7406ce4dec204f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e62bca1e724193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scandinavian Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...499 lines deleted...]
-          <x:t>76,277</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>