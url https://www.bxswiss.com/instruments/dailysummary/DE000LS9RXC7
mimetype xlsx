--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eb90c720f54a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebf661af7894949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cea0ef7d2dd4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b3e1b3e8ee40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9327eef34a4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cea0ef7d2dd4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0b1bc6d39d4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b3e1b3e8ee40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>