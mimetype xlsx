--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebf661af7894949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4897c137f1487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b3e1b3e8ee40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76385a4c7f004479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0b1bc6d39d4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b3e1b3e8ee40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd022927d4b0945aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76385a4c7f004479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,953</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>228,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,044</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>