--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4897c137f1487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6d28288c744abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76385a4c7f004479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d602e1285a43b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd022927d4b0945aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76385a4c7f004479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249585527b944ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d602e1285a43b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>