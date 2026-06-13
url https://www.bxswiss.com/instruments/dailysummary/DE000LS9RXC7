--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6d28288c744abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1bed3994724a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d602e1285a43b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40569559dc694f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249585527b944ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d602e1285a43b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c8d10c85844b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40569559dc694f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>