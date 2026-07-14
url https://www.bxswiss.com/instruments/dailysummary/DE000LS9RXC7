--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1bed3994724a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b7f320cd594996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40569559dc694f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17a3850a45b43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c8d10c85844b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40569559dc694f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1e909ffb2c4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17a3850a45b43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>