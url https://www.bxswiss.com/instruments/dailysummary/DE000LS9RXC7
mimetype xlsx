--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b7f320cd594996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fcb6369acd41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17a3850a45b43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbb1d594f1c4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1e909ffb2c4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17a3850a45b43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee612182822428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbb1d594f1c4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>