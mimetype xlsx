--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fcb6369acd41a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb177ed42012046e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbb1d594f1c4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3d209c4b4a48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee612182822428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbb1d594f1c4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d1caff113d4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3d209c4b4a48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>