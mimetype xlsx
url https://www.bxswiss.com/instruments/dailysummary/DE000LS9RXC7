--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb177ed42012046e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28a9a53da814c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3d209c4b4a48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8486c6cc215e4f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d1caff113d4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3d209c4b4a48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8fe266611b4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8486c6cc215e4f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>264,645</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>263,583</x:t>
-[...301 lines deleted...]
-          <x:t>263,427</x:t>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>