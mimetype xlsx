--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28a9a53da814c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384b2e15c9be4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8486c6cc215e4f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf53cb29d27c4bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8fe266611b4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8486c6cc215e4f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aec85242a52461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf53cb29d27c4bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>