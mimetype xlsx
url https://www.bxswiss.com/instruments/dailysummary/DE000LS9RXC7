--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384b2e15c9be4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee3ef125d8a43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf53cb29d27c4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a58c3450874e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aec85242a52461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf53cb29d27c4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a82ce42c2174833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a58c3450874e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotics and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RXC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>