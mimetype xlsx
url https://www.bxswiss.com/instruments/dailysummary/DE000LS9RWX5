--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd781bccbf6648a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf619352114544fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0507afbf9f4048df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ecc468f92e4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c929c7b815b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0507afbf9f4048df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207c260438ba47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ecc468f92e4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>