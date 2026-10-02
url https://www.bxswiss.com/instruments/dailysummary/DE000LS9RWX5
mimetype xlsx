--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf619352114544fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65974595c00f4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ecc468f92e4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9dee62798cc4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207c260438ba47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ecc468f92e4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc199562944917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9dee62798cc4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>