--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65974595c00f4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154ec6f21d8143e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9dee62798cc4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6518214acf3146c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc199562944917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9dee62798cc4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beb4752a8a64736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6518214acf3146c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>