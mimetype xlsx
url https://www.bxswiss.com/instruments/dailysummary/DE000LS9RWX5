--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514d24eaff504cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec939a98d4fc48e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b94930d55a4d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14dc2083624eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1728cc2b1784ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b94930d55a4d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7feed82778c24ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14dc2083624eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,568</x:t>
-[...414 lines deleted...]
-          <x:t>143,976</x:t>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>