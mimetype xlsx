--- v5 (2026-04-03)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec939a98d4fc48e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48973a68a0ff407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14dc2083624eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa785490d7a4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7feed82778c24ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14dc2083624eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0926adcce0463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa785490d7a4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>