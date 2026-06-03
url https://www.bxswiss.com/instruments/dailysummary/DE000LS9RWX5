--- v6 (2026-05-02)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48973a68a0ff407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd420dc432aa645c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa785490d7a4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0920e38033f5457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0926adcce0463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa785490d7a4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90b562dd0c94a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0920e38033f5457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>236,660</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>