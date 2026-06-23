--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd420dc432aa645c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebea7ee5b8549b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0920e38033f5457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e348b8bad9430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90b562dd0c94a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0920e38033f5457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883613a199ef4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e348b8bad9430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>