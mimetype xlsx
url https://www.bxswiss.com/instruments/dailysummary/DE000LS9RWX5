--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebea7ee5b8549b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23b0a96f8c42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e348b8bad9430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d01d6cf96d4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883613a199ef4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e348b8bad9430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec49a429e6d24aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d01d6cf96d4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>