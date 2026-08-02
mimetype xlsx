--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23b0a96f8c42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306a6eb866e240f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d01d6cf96d4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db8de0c5b7d47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec49a429e6d24aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d01d6cf96d4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d25c73362a40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db8de0c5b7d47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>