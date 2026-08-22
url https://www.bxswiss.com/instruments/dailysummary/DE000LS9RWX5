--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306a6eb866e240f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd781bccbf6648a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db8de0c5b7d47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0507afbf9f4048df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d25c73362a40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db8de0c5b7d47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c929c7b815b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0507afbf9f4048df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzelle - fuel cell H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>