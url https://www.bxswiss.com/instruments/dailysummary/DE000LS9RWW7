--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f24f1880e94bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1740fd2734144a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50858d98817e476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c3206c6f814572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f3800860a54675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50858d98817e476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b89da105cd4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c3206c6f814572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>