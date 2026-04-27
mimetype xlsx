--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1740fd2734144a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80d698e5539468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c3206c6f814572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065ea9bcc37d4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b89da105cd4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c3206c6f814572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8821dc26b9814a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065ea9bcc37d4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>