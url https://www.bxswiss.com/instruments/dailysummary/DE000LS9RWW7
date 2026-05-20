--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80d698e5539468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54defa784ec4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065ea9bcc37d4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e940983b8184b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8821dc26b9814a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065ea9bcc37d4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956d8f3a450849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e940983b8184b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>