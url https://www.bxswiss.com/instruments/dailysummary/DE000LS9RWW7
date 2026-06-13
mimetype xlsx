--- v7 (2026-05-20)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54defa784ec4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167aee4fa3eb4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e940983b8184b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf539af3ca7d5484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956d8f3a450849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e940983b8184b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c150820c1f4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf539af3ca7d5484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>