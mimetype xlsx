--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167aee4fa3eb4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c97abf8e1e44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf539af3ca7d5484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f378425016417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c150820c1f4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf539af3ca7d5484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae90f1c01d2c47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f378425016417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>175,748</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>