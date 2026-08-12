--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c97abf8e1e44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1386548b73434269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f378425016417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cb4c5e540d4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae90f1c01d2c47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f378425016417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b97aab486ff4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cb4c5e540d4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>165,328</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>170,258</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>