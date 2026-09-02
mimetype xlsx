--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1386548b73434269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c1aab955c44002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cb4c5e540d4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0ccd978741496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b97aab486ff4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cb4c5e540d4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b876db549642ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0ccd978741496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>