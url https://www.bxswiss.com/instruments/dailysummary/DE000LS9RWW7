--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c1aab955c44002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe4bb6b4c4b4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0ccd978741496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9134a640454b42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b876db549642ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0ccd978741496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4968286e6ab4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9134a640454b42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>