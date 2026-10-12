--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe4bb6b4c4b4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51683a46af6a4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9134a640454b42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e836812e6740ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4968286e6ab4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9134a640454b42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab875aedec74ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e836812e6740ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>