--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51683a46af6a4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cc424fdedb44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e836812e6740ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dde32263c684972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab875aedec74ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e836812e6740ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16f1c005db8487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dde32263c684972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GuenstigeGelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>