--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a886d5cf1164268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d9a09a187e4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b3661774834111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48fa90ef8d34874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4e9c90334a4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b3661774834111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0838f1b3742747be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48fa90ef8d34874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>104,318</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,947</x:t>
-[...566 lines deleted...]
-          <x:t>102,646</x:t>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>