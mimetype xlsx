--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d9a09a187e4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79409c710bb14eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48fa90ef8d34874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf225482d65d24236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0838f1b3742747be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48fa90ef8d34874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c811b63d7ec42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf225482d65d24236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>