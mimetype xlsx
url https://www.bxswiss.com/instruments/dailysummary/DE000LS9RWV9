--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79409c710bb14eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d91b9aef934f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf225482d65d24236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b67b3ca45549c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c811b63d7ec42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf225482d65d24236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f50aa49be54ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b67b3ca45549c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,115</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>105,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,730</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>