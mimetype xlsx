--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d91b9aef934f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16115db0a2f043ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b67b3ca45549c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc29954dd21a4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f50aa49be54ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b67b3ca45549c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afbcf62530e4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc29954dd21a4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...404 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,777</x:t>
-[...198 lines deleted...]
-          <x:t>106,183</x:t>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>