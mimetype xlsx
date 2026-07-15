--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16115db0a2f043ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d1fb216cd143cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc29954dd21a4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953b41f3671949d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afbcf62530e4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc29954dd21a4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d089b39f02646fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953b41f3671949d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,638</x:t>
-[...90 lines deleted...]
-          <x:t>107,932</x:t>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>