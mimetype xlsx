--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d1fb216cd143cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6c4f15c39d4186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953b41f3671949d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c94106354c4b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d089b39f02646fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953b41f3671949d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e88f3cabca24184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c94106354c4b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>