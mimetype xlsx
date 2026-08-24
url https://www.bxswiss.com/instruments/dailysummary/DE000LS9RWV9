--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6c4f15c39d4186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ce5d101e2348c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c94106354c4b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca9d0890e544087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e88f3cabca24184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c94106354c4b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7adf9b1daa048be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca9d0890e544087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>107,718</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,470</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>108,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,035</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>