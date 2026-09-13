--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ce5d101e2348c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2674eb6380046aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca9d0890e544087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4026ebf7be482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7adf9b1daa048be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca9d0890e544087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5231e54d0840476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4026ebf7be482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Superstock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>