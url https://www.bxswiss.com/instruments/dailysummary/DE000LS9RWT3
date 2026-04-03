--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19066cbe10a8427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d8ccbdaf244082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9062aded8b624da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4667681b2fa14628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5b09ec8de8447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9062aded8b624da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9e13d460be4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4667681b2fa14628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
@@ -737,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>