--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d8ccbdaf244082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dbb46b30c94007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4667681b2fa14628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c39523dde1e467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9e13d460be4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4667681b2fa14628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0a620640f04513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c39523dde1e467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>