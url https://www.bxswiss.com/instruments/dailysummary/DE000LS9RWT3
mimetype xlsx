--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dbb46b30c94007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b94c93a5a4e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c39523dde1e467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d4c4087d2f4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0a620640f04513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c39523dde1e467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabae921fc0b4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d4c4087d2f4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>