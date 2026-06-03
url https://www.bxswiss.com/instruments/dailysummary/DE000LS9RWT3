--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b94c93a5a4e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5af10ce787437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d4c4087d2f4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a1e230e7c84252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabae921fc0b4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d4c4087d2f4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccfaf480fb945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a1e230e7c84252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,261</x:t>
@@ -737,31 +319,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>