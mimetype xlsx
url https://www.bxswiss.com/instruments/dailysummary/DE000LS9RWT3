--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5af10ce787437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b91c5108c4442b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a1e230e7c84252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2092d6b358c4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccfaf480fb945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a1e230e7c84252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532868c9d2ba45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2092d6b358c4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,843</x:t>
@@ -670,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>