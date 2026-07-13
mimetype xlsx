--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b91c5108c4442b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a7ee8f5a054688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2092d6b358c4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d38fadc77c3486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532868c9d2ba45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2092d6b358c4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49daa7731404693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d38fadc77c3486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>