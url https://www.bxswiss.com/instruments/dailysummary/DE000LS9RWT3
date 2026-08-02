--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a7ee8f5a054688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dd0b6fea9442f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d38fadc77c3486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe599c1e3484710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49daa7731404693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d38fadc77c3486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf8823d339d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe599c1e3484710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>70,761</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>71,303</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>