--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dd0b6fea9442f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9b519f779c48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe599c1e3484710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192fd765dc2d4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf8823d339d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe599c1e3484710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d44ceabe6bd48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192fd765dc2d4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climax Institutes Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>