--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bc14c194a64c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddb3e824aef4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425a3f53f48548fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b29c08949e84f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9179342b94d745d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425a3f53f48548fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf5b2af8fb7407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b29c08949e84f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>157,893</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,342</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,030</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>