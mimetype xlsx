--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddb3e824aef4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b56d0e25ef94dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b29c08949e84f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1467418518ac4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf5b2af8fb7407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b29c08949e84f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962b1a7f73614ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1467418518ac4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>