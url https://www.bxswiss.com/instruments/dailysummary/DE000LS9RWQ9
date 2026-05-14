--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b56d0e25ef94dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e201866dc24b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1467418518ac4149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d468c8598e4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962b1a7f73614ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1467418518ac4149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1edfd7ec923f4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d468c8598e4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>