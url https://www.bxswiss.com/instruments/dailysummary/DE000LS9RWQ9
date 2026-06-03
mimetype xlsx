--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e201866dc24b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf295af381c744c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d468c8598e4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c53a485504c4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1edfd7ec923f4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d468c8598e4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27dd688001043ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c53a485504c4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>