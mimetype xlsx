--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf295af381c744c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f16bc211b845ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c53a485504c4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955af2220d814ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27dd688001043ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c53a485504c4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c541b95d5640f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955af2220d814ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>