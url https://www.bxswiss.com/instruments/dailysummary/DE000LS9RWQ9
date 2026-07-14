--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f16bc211b845ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b918ea095b436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955af2220d814ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4240905c4fc744f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c541b95d5640f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955af2220d814ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c171e8866f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4240905c4fc744f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>