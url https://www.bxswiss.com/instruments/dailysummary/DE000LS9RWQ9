--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b918ea095b436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc054d4e6e94dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4240905c4fc744f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a338c35aff47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c171e8866f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4240905c4fc744f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600dc768a758419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a338c35aff47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>