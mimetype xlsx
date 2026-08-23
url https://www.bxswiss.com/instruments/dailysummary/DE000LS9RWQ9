--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc054d4e6e94dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271992ae86274b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a338c35aff47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra361044c748f445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600dc768a758419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a338c35aff47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a423d2ef63407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra361044c748f445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>