--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271992ae86274b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7eb2609cac4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra361044c748f445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b1891f7e6f4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a423d2ef63407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra361044c748f445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a62ac884a4442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b1891f7e6f4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>