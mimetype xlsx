--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7eb2609cac4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8ef633df914242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b1891f7e6f4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15fb31bbd5145e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a62ac884a4442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b1891f7e6f4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcc2290a84a4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15fb31bbd5145e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>