--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8ef633df914242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba8d1304f2b4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15fb31bbd5145e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3516e6875442411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcc2290a84a4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15fb31bbd5145e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621df79829ae43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3516e6875442411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoWorking and Cloud Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>