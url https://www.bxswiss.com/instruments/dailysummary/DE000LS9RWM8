--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59503d072adb4521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f5822f66fc47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab56bfbba8b24d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3efa25a2c74463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ea769c87d546d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab56bfbba8b24d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15955fd152346a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3efa25a2c74463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>