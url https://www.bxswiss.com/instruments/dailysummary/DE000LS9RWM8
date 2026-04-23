--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f5822f66fc47bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b1521dea64594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3efa25a2c74463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb28b9ac51e14537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15955fd152346a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3efa25a2c74463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1f14c291634d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb28b9ac51e14537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>61,687</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>