--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b1521dea64594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c460a3842bf49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb28b9ac51e14537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351269c46bc47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1f14c291634d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb28b9ac51e14537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2cda2782ae4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351269c46bc47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>