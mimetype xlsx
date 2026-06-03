--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c460a3842bf49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d00e983cfe246f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351269c46bc47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12091fa3bbf24df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2cda2782ae4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351269c46bc47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90ac9e194314bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12091fa3bbf24df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>