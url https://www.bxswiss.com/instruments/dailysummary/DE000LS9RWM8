--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d00e983cfe246f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccaf7c16cbe4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12091fa3bbf24df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3c9f0e06fa4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90ac9e194314bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12091fa3bbf24df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b2f4559b54779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3c9f0e06fa4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>