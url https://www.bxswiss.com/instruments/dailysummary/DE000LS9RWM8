--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccaf7c16cbe4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd012b14204d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3c9f0e06fa4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746f981285dc409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b2f4559b54779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3c9f0e06fa4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7827f4ceb52f4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746f981285dc409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>