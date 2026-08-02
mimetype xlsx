--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd012b14204d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dba3ec47f60468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746f981285dc409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623d8dacc27c4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7827f4ceb52f4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746f981285dc409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f405be52324d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623d8dacc27c4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>