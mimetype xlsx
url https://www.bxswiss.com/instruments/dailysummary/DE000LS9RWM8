--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dba3ec47f60468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f38892651e44df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623d8dacc27c4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfda20eafff24d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f405be52324d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623d8dacc27c4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131e148c122a4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfda20eafff24d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>