--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f38892651e44df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc82ff29f074e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfda20eafff24d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eed1a9c35b14b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131e148c122a4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfda20eafff24d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f73e4f63de94395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eed1a9c35b14b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>valuable resource royalty mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>57,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>