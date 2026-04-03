--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4713108cdffb4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899b8ae6775a4c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1823104a7514afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646fdf965788409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e153f11ad2486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1823104a7514afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6134b407e5b447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646fdf965788409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...527 lines deleted...]
-          <x:t>115,639</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>119,668</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>