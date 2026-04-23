--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899b8ae6775a4c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0080c1c059a54757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646fdf965788409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ed8304f2884109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6134b407e5b447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646fdf965788409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737fa50e91fc41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ed8304f2884109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>