--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0080c1c059a54757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e44320ff0f46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ed8304f2884109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b54d4814064dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737fa50e91fc41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ed8304f2884109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf92405fcf0407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b54d4814064dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>