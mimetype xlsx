--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e44320ff0f46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91fd34682484196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b54d4814064dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81218052ff54b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf92405fcf0407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b54d4814064dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed85298cb0b4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81218052ff54b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>178,496</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>