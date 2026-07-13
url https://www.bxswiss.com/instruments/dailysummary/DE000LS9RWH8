--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91fd34682484196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45facc2a549b45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81218052ff54b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra598a1688d894a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed85298cb0b4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81218052ff54b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f978f2cca4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra598a1688d894a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,315</x:t>
-[...306 lines deleted...]
-          <x:t>245,968</x:t>
+          <x:t>203,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>