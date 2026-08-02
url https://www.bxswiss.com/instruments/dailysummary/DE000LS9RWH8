--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45facc2a549b45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b8e4a2353c4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra598a1688d894a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a1f932c9e54b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f978f2cca4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra598a1688d894a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28f67a4a71441f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a1f932c9e54b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>