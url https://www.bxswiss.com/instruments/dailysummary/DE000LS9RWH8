--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b8e4a2353c4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d2100784e74266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a1f932c9e54b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915c056a970c45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28f67a4a71441f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a1f932c9e54b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c26075259664a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915c056a970c45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>187,194</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,435</x:t>
-[...296 lines deleted...]
-          <x:t>172,511</x:t>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>