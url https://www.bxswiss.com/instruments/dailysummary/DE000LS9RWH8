--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d2100784e74266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ff54df6b4d47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915c056a970c45b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90ccfc2167a4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c26075259664a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915c056a970c45b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0c3c17c5664d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90ccfc2167a4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>