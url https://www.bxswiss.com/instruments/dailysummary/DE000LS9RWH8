--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ff54df6b4d47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439e3c658ab4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90ccfc2167a4123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50713c3eafb64893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0c3c17c5664d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90ccfc2167a4123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fb8da986454fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50713c3eafb64893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>