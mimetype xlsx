--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439e3c658ab4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49494fabf514557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50713c3eafb64893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccd2ea97a284fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fb8da986454fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50713c3eafb64893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c503e97369148a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccd2ea97a284fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Nasdaq 100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>