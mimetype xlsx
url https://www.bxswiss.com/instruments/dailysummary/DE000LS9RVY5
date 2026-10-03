--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d9cbf5b7554199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa5e05888a04237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dcb2a085394db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1173e96d6a3943ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6eb4ad0c7dc4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dcb2a085394db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de1264b725046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1173e96d6a3943ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>