--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa5e05888a04237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd35cda7c64649d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1173e96d6a3943ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff59a4162bf54a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de1264b725046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1173e96d6a3943ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d5eac4dd844988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff59a4162bf54a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>