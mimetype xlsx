--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63a6f095c554475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cf6453d6cd4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987557f10db74814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ea965be2c64fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0311fc715b3436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987557f10db74814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54c1b57183a4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ea965be2c64fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>