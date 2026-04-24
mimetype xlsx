--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cf6453d6cd4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56a71aafedd49d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ea965be2c64fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf565eac821fa4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54c1b57183a4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ea965be2c64fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106ca5a627f746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf565eac821fa4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>