--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56a71aafedd49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cb3986b74d4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf565eac821fa4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eca031cd7664924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106ca5a627f746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf565eac821fa4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b80272f7ff4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eca031cd7664924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>