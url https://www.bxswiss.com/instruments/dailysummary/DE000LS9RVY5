--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cb3986b74d4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dffecd0b3af4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eca031cd7664924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7558834c723a495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b80272f7ff4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eca031cd7664924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd36a9bf2ad4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7558834c723a495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>