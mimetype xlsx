--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dffecd0b3af4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b21619a8198400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7558834c723a495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085b8f9bea444441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd36a9bf2ad4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7558834c723a495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d55e485cbc4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085b8f9bea444441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,89 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>93,297</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,007</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>