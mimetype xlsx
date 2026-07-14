--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b21619a8198400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf62f94b89a94499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085b8f9bea444441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bd78e9d12a46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d55e485cbc4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085b8f9bea444441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cf28edda1948c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bd78e9d12a46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>