--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf62f94b89a94499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586c8949ce2d4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bd78e9d12a46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fdf0e404834701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cf28edda1948c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bd78e9d12a46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45386f3a6df4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fdf0e404834701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,464</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>92,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>