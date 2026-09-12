--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586c8949ce2d4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d9cbf5b7554199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fdf0e404834701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dcb2a085394db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45386f3a6df4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fdf0e404834701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6eb4ad0c7dc4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dcb2a085394db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sharewise Community Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>92,466</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>