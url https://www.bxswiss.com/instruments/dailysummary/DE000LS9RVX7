--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dfe596713145db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e640c233fd14017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e15a27e4bdf4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3705c3c509c44f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e1b0d512424c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e15a27e4bdf4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra052e6bf11dd493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3705c3c509c44f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>