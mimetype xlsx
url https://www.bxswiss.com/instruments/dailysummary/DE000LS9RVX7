--- v15 (2026-09-21)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e640c233fd14017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf177e872065b411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3705c3c509c44f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c6798f04b44e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra052e6bf11dd493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3705c3c509c44f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec68b322e3424239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c6798f04b44e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>191,261</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,662</x:t>
-[...205 lines deleted...]
-          <x:t>190,411</x:t>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,061</x:t>
-[...112 lines deleted...]
-          <x:t>189,343</x:t>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>