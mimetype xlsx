--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf177e872065b411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aa2abbbf704454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c6798f04b44e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc947fcf048984421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec68b322e3424239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c6798f04b44e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf33ffd896af4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc947fcf048984421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>190,411</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,061</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>185,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,128</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>