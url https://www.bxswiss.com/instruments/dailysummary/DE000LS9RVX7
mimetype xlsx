--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756b123f89174d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937a45e3cfc548ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f47c58b7204448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd568c26f79fd471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef1aab393d246d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f47c58b7204448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3d553caa874415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd568c26f79fd471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,605</x:t>
-[...414 lines deleted...]
-          <x:t>185,869</x:t>
+          <x:t>188,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>