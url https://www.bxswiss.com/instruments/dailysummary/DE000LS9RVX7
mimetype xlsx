--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937a45e3cfc548ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5bf0ed828e4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd568c26f79fd471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f1e4b3b964442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3d553caa874415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd568c26f79fd471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754e467e0ee644aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f1e4b3b964442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>