--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5bf0ed828e4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54845e2e1334a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f1e4b3b964442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061df5b51dbb40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754e467e0ee644aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f1e4b3b964442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba290e8500b427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061df5b51dbb40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>