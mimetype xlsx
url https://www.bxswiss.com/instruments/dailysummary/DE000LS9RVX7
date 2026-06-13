--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54845e2e1334a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f43d1b48f04bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061df5b51dbb40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f115131654a4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba290e8500b427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061df5b51dbb40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2018bbbda76b4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f115131654a4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>