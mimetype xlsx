--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f43d1b48f04bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d7e578726f416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f115131654a4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f3abd160ae4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2018bbbda76b4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f115131654a4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c455b9abc204b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f3abd160ae4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>