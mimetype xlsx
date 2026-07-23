--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d7e578726f416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae7d55300004b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f3abd160ae4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd71636d56e743da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c455b9abc204b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f3abd160ae4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1478fb703ea4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd71636d56e743da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>196,801</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,304</x:t>
-[...463 lines deleted...]
-          <x:t>207,093</x:t>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>