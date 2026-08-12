--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae7d55300004b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2769e14442040d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd71636d56e743da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1dddb4314b42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1478fb703ea4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd71636d56e743da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283c42356d744d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1dddb4314b42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>