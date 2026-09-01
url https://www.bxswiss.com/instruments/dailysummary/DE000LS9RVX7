--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2769e14442040d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dfe596713145db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1dddb4314b42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e15a27e4bdf4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283c42356d744d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1dddb4314b42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e1b0d512424c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e15a27e4bdf4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Raumfahrt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>