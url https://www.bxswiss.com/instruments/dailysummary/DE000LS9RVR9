--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c35a4c635094547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dce14d22c94795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e917871aed43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8566f6fab7940a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc7b61bd6164d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e917871aed43cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ff90ca58564463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8566f6fab7940a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>58,844</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...478 lines deleted...]
-          <x:t>58,268</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>