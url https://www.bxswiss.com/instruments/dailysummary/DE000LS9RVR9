--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dce14d22c94795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a39ea8a57a34c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8566f6fab7940a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c0e93bdb9f4ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ff90ca58564463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8566f6fab7940a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6a53f7c124401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c0e93bdb9f4ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,230</x:t>
-[...522 lines deleted...]
-          <x:t>58,981</x:t>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>