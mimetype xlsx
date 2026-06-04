--- v6 (2026-04-24)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a39ea8a57a34c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081f1c99d7ce4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c0e93bdb9f4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd011098aa7444c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6a53f7c124401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c0e93bdb9f4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd900697d7a9d4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd011098aa7444c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>63,108</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>