--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081f1c99d7ce4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab97a18b22e74585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd011098aa7444c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee329928aff4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd900697d7a9d4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd011098aa7444c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c96583810cb4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee329928aff4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>62,671</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>