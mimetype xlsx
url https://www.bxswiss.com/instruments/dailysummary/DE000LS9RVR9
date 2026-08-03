--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab97a18b22e74585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48119a84694189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee329928aff4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680c5d103c5e4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c96583810cb4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee329928aff4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5682885cd164645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680c5d103c5e4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>