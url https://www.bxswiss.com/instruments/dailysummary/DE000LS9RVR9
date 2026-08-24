--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48119a84694189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5411cffd3c104659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680c5d103c5e4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5635ac4f76f84f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5682885cd164645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680c5d103c5e4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc583d0a2276749b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5635ac4f76f84f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>59,851</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,782</x:t>
-[...571 lines deleted...]
-          <x:t>60,099</x:t>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>