--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5411cffd3c104659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf755b2ee21a64c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5635ac4f76f84f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705617a2f3b248cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc583d0a2276749b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5635ac4f76f84f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd06c108ee74f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705617a2f3b248cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>61,196</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,392</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,054</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>