--- v7 (2026-06-04)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081f1c99d7ce4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2967d13347eb4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd011098aa7444c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46aa39e965fd4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd900697d7a9d4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd011098aa7444c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228b828cdad24677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46aa39e965fd4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,316</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>