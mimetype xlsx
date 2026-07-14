--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2967d13347eb4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab97a18b22e74585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46aa39e965fd4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee329928aff4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228b828cdad24677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46aa39e965fd4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c96583810cb4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee329928aff4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>63,316</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>