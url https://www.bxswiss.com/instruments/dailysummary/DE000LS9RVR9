--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf755b2ee21a64c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1204503375914594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705617a2f3b248cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7dd70040784ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd06c108ee74f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705617a2f3b248cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0986e7c07da24fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7dd70040784ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>60,864</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,312</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>60,217</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>