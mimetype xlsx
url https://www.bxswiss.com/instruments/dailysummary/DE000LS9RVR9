--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1204503375914594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd76db55e4de4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7dd70040784ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4195c34ee4de417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0986e7c07da24fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7dd70040784ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b17dad51a74bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4195c34ee4de417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trust the Experts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>