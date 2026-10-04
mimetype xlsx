--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b24f8c318c4f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc300c4469479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5605bca6b24872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c810b4816b4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65475571c3de4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5605bca6b24872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00b3ca3fbf540a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c810b4816b4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>88,836</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,148</x:t>
-[...350 lines deleted...]
-          <x:t>87,403</x:t>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>