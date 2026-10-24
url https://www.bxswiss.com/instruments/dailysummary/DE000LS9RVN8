--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc300c4469479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4d8a907bd847ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c810b4816b4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b1c8579c643c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00b3ca3fbf540a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c810b4816b4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855e20e655d742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b1c8579c643c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,579</x:t>
-[...21 lines deleted...]
-          <x:t>87,143</x:t>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>87,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>