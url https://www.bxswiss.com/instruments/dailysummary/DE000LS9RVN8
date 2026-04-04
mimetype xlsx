--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0013393b14ef47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9f420c36ae4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91f36945b5d411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857fb6b9418c4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1204d08fd7646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91f36945b5d411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra533c079df334a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857fb6b9418c4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>77,385</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,774</x:t>
-[...566 lines deleted...]
-          <x:t>77,618</x:t>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>