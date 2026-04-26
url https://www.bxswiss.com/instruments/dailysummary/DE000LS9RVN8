--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9f420c36ae4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc3b2eade4547a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857fb6b9418c4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1fcffd08574883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra533c079df334a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857fb6b9418c4995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49a42564b51454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1fcffd08574883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,721</x:t>
-[...306 lines deleted...]
-          <x:t>76,988</x:t>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>