--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc3b2eade4547a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f45701f5d499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1fcffd08574883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bddb9e51d44dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49a42564b51454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1fcffd08574883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4521a3f6ad3e4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bddb9e51d44dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>