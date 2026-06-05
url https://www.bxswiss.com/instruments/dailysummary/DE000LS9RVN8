--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f45701f5d499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692a13753b149f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bddb9e51d44dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab849abdfacd4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4521a3f6ad3e4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bddb9e51d44dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280fdf291357470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab849abdfacd4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>