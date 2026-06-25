--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692a13753b149f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a87bd25c74d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab849abdfacd4f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree401ac643e040ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280fdf291357470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab849abdfacd4f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad0a6c0ba024ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree401ac643e040ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>