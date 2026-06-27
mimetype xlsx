--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a87bd25c74d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree922e5858b14782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree401ac643e040ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32952691a23f4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad0a6c0ba024ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree401ac643e040ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe84a0eb1a9a4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32952691a23f4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,609</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>