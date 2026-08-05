--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree922e5858b14782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803bbaea6cf472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32952691a23f4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560301f71b2a4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe84a0eb1a9a4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32952691a23f4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4684cdaf2ca34ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560301f71b2a4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>86,958</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,261</x:t>
-[...620 lines deleted...]
-          <x:t>84,139</x:t>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>