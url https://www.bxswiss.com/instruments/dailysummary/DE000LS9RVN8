--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803bbaea6cf472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9072300163424d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560301f71b2a4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7751d2e7483c4ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4684cdaf2ca34ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560301f71b2a4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe50f398cf43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7751d2e7483c4ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>