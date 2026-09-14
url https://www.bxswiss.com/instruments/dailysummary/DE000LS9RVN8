--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9072300163424d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b24f8c318c4f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7751d2e7483c4ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5605bca6b24872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe50f398cf43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7751d2e7483c4ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65475571c3de4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5605bca6b24872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>underrated Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>