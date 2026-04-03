--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923fe40b8104471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d6eeaef10a465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4803b22430c14868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc998f291c948b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2489d377a3cf4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4803b22430c14868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d8b93269f3425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc998f291c948b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>