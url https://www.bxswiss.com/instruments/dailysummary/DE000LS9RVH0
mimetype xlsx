--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d6eeaef10a465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227edd720b734d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc998f291c948b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d38f3f192264c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d8b93269f3425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc998f291c948b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571c5eeb367d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d38f3f192264c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,696</x:t>
@@ -791,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>