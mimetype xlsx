--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227edd720b734d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c38c20b023e440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d38f3f192264c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0905d99e70405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571c5eeb367d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d38f3f192264c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fe99df7f454713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0905d99e70405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,360</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>