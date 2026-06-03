--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c38c20b023e440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199c8a991a44123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0905d99e70405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0bc10831cf4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fe99df7f454713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0905d99e70405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7b2696382140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0bc10831cf4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>