--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199c8a991a44123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b97af2634c548bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0bc10831cf4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8eb282cc9746b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7b2696382140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0bc10831cf4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a93c0e9bba6427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8eb282cc9746b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>