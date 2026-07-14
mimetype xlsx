--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b97af2634c548bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8ad88a280042c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8eb282cc9746b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f9b235952d4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a93c0e9bba6427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8eb282cc9746b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ea089929964c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f9b235952d4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>