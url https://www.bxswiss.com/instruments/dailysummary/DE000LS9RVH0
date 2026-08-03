--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8ad88a280042c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re322d3f0bdd24a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f9b235952d4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc437d63334c4ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ea089929964c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f9b235952d4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc381975dba2a4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc437d63334c4ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>