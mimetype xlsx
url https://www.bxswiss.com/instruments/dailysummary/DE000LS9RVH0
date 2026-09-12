--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re322d3f0bdd24a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2ea07adf314d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc437d63334c4ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc9a377be06471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc381975dba2a4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc437d63334c4ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a124eacc8d4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc9a377be06471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>154,039</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>