--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2ea07adf314d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052595a9c3914255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc9a377be06471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd56d9a55034c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a124eacc8d4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc9a377be06471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dcf0ea8acd462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd56d9a55034c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>