--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052595a9c3914255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18de2567a394fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd56d9a55034c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2ba230defa4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dcf0ea8acd462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd56d9a55034c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4ddb247f5c4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2ba230defa4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Wirtschaftsbruecke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>167,019</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>176,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>