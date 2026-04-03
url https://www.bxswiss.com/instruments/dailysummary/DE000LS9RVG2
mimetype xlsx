--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra063645e0f754041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b45a556b164334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac700741f67a46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20c716d14824cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488dd1955e884fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac700741f67a46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb6a09ef8144e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20c716d14824cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>126,597</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>131,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>