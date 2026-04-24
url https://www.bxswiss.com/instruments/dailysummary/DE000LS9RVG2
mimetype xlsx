--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b45a556b164334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b23a64232f4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20c716d14824cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09a2d3dbcbb43c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb6a09ef8144e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20c716d14824cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572374afd3584312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09a2d3dbcbb43c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>