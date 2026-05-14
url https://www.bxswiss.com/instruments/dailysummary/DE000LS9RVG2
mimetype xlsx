--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b23a64232f4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73e1b85fc5f4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09a2d3dbcbb43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ed402e16af4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572374afd3584312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09a2d3dbcbb43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a83098399a427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ed402e16af4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>