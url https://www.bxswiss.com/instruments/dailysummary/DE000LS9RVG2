--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73e1b85fc5f4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330c6e8f178c4eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ed402e16af4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e7f1ff22f041c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a83098399a427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ed402e16af4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c0770196de44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e7f1ff22f041c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>