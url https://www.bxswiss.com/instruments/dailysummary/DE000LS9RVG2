--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330c6e8f178c4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1850e78331674765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e7f1ff22f041c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74002fb5b0af4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c0770196de44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e7f1ff22f041c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bdb0b366044834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74002fb5b0af4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>129,585</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>127,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>