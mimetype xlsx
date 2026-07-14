--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1850e78331674765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc91401c66b84ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74002fb5b0af4f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45efdb470ffc41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bdb0b366044834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74002fb5b0af4f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680079dbf4cd449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45efdb470ffc41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>