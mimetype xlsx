--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc91401c66b84ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246a04890dc247fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45efdb470ffc41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766421f30160449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680079dbf4cd449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45efdb470ffc41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ba0dec65ee467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766421f30160449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>