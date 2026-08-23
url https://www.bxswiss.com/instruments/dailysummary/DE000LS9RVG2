--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246a04890dc247fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc7ae6b03a54d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766421f30160449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df06a35f9d1442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ba0dec65ee467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766421f30160449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f1b22269b74585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df06a35f9d1442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>