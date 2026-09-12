--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc7ae6b03a54d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0369e9a4ad44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df06a35f9d1442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e0c92309444121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f1b22269b74585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df06a35f9d1442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2ac93cf51f4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e0c92309444121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,513</x:t>
-[...576 lines deleted...]
-          <x:t>140,750</x:t>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>