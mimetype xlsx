--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0369e9a4ad44c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e800a5c824f4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e0c92309444121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd43d550bfd4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2ac93cf51f4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e0c92309444121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49ce33768ab4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd43d550bfd4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>141,975</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,823</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>142,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,886</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>