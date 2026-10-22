--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e800a5c824f4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fd6a917b2644c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd43d550bfd4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9fddabcc9042ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49ce33768ab4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd43d550bfd4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1dc244f05954f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9fddabcc9042ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scientific Factor Model World </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>