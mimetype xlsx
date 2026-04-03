--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b743078655c49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91071466e5924a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048b020a5336459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2487f24c1f4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b214e29373c4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048b020a5336459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2247a4d5cfc4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2487f24c1f4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>