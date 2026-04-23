--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91071466e5924a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3965944d9c14644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2487f24c1f4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfab29b3190c4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2247a4d5cfc4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2487f24c1f4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a8f45054ff4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfab29b3190c4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,671</x:t>
-[...360 lines deleted...]
-          <x:t>108,061</x:t>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>