--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3965944d9c14644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef90560feaf4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfab29b3190c4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6db5e4eae2245dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a8f45054ff4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfab29b3190c4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1455d5ac3c047e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6db5e4eae2245dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>