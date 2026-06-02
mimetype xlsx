--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef90560feaf4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228865a300184992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6db5e4eae2245dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df2ef26c73c4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1455d5ac3c047e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6db5e4eae2245dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d36aaea84f84dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df2ef26c73c4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>112,141</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,166</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>112,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,155</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>