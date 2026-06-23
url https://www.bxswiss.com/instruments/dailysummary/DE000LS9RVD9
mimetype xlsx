--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228865a300184992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88f6040b7494505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df2ef26c73c4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348d49b504494f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d36aaea84f84dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df2ef26c73c4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7833ce7646d8418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348d49b504494f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>