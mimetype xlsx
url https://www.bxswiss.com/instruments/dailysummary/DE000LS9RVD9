--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88f6040b7494505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aa297593a24106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348d49b504494f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2525be66cbb24612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7833ce7646d8418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348d49b504494f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4667fe550b4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2525be66cbb24612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>