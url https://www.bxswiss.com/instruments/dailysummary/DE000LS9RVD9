--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aa297593a24106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de2ae0f5d34d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2525be66cbb24612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dd90d47414410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4667fe550b4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2525be66cbb24612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3493c25050cf4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dd90d47414410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>117,881</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,106</x:t>
-[...485 lines deleted...]
-          <x:t>115,373</x:t>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>