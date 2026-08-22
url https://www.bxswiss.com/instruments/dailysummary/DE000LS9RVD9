--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de2ae0f5d34d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d7332ed5d140db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dd90d47414410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c7a3c8eefa4e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3493c25050cf4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dd90d47414410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0120f36bf5364244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c7a3c8eefa4e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>