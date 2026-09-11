--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d7332ed5d140db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e380f015f394bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c7a3c8eefa4e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc1b01c2f3849f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0120f36bf5364244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c7a3c8eefa4e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red54fd8c5b084e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc1b01c2f3849f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,250</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>114,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,785</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>