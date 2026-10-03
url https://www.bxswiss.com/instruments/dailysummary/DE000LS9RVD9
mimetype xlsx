--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e380f015f394bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb285220d714f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc1b01c2f3849f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb76e3e3f40f48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red54fd8c5b084e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc1b01c2f3849f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf851354c585c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb76e3e3f40f48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>