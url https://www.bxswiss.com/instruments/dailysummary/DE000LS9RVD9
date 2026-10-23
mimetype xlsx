--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb285220d714f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841d458936fa42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb76e3e3f40f48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aab78e734674b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf851354c585c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb76e3e3f40f48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbde8fd7ac4425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aab78e734674b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIP System </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>