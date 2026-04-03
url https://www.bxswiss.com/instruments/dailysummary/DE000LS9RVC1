--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5760c8bad58341c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05b47c39d0145bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfc5b8d0d0842e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36279cc1712b4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36951b99d3a41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfc5b8d0d0842e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cd9356401647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36279cc1712b4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...392 lines deleted...]
-          <x:t>76,402</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>77,868</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>