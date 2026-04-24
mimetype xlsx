--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05b47c39d0145bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970f9dc5f7f0446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36279cc1712b4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d59499af5a4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cd9356401647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36279cc1712b4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6bbaaf3daf4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d59499af5a4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,561</x:t>
-[...360 lines deleted...]
-          <x:t>76,520</x:t>
+          <x:t>75,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>