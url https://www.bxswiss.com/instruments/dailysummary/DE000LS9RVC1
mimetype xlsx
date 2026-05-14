--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970f9dc5f7f0446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40a0d52cc3d4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d59499af5a4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac9934c07044ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6bbaaf3daf4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d59499af5a4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b6249b60454f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac9934c07044ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>77,173</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,551</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>77,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,943</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>