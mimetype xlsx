--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40a0d52cc3d4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a941711e02a42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac9934c07044ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83f83619ae6468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b6249b60454f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac9934c07044ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccc6516f7244dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83f83619ae6468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>