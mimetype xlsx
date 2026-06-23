--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a941711e02a42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f16f2c7e3542d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83f83619ae6468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac50238a9fa4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccc6516f7244dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83f83619ae6468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2f6954615a43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac50238a9fa4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>