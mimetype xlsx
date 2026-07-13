--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f16f2c7e3542d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refae28357601426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac50238a9fa4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807f014d5ced4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2f6954615a43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac50238a9fa4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60a764d08c949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807f014d5ced4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>76,421</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,994</x:t>
-[...220 lines deleted...]
-          <x:t>78,721</x:t>
+          <x:t>77,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>