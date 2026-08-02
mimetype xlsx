--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refae28357601426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba56b6d8d93f4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807f014d5ced4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c31d9af2dc4528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60a764d08c949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807f014d5ced4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e0843594914c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c31d9af2dc4528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>77,654</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>77,956</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>