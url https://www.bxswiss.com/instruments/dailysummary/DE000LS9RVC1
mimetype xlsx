--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba56b6d8d93f4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284f377a292e4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c31d9af2dc4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b2ac9d74f444d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e0843594914c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c31d9af2dc4528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f1ef89ddaa48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b2ac9d74f444d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>