--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284f377a292e4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf906112ffc4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b2ac9d74f444d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2d5c6056d649df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f1ef89ddaa48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b2ac9d74f444d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda87e662fdae40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2d5c6056d649df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>78,631</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,553</x:t>
-[...463 lines deleted...]
-          <x:t>78,916</x:t>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>