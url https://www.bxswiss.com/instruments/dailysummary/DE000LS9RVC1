--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf906112ffc4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386391d6a814f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2d5c6056d649df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a26680f93d496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda87e662fdae40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2d5c6056d649df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21101f3caf3f47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a26680f93d496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>