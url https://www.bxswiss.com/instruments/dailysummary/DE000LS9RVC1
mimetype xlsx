--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386391d6a814f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c462d6165264209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a26680f93d496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30837d8a1dd94a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21101f3caf3f47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a26680f93d496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a2bba0a4644028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30837d8a1dd94a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kinder und Enkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RVC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>