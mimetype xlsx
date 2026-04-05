--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052927cb94524c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7156a5e33a5a4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b34aab6bbf46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd7b8a157f74022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21742f7fe7044988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b34aab6bbf46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf259c6f519784456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd7b8a157f74022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>