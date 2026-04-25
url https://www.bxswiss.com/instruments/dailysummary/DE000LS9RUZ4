--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7156a5e33a5a4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c863ea36a74a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd7b8a157f74022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f48404e99b4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf259c6f519784456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd7b8a157f74022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0210d6e92ac547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f48404e99b4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>127,321</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,149</x:t>
-[...355 lines deleted...]
-          <x:t>125,300</x:t>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>