--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c863ea36a74a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06b6aac128a4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f48404e99b4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de71f0f84114f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0210d6e92ac547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f48404e99b4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8bfab765d349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de71f0f84114f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>