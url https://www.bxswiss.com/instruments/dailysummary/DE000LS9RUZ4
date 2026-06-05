--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06b6aac128a4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135894dba89c46c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de71f0f84114f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55d5f1c80304aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8bfab765d349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de71f0f84114f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d6e60d4be7402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55d5f1c80304aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>