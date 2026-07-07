--- v8 (2026-06-05)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135894dba89c46c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b387df849545a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55d5f1c80304aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e308b165494bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d6e60d4be7402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55d5f1c80304aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71aaec92b0a8460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e308b165494bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>146,356</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>