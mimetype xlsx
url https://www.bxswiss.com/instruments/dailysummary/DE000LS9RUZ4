--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b387df849545a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a11c89175d9414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e308b165494bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd066dd61fc46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71aaec92b0a8460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e308b165494bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80579e1eb7a74699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd066dd61fc46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>146,546</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>144,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>