--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a11c89175d9414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890503b0bc04f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd066dd61fc46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b8280f4e774e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80579e1eb7a74699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd066dd61fc46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b61c214941f4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b8280f4e774e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>