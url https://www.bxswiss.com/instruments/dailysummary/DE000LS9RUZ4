--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890503b0bc04f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03a14f72d548f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b8280f4e774e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa20fc44d024191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b61c214941f4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b8280f4e774e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e870df03ad455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa20fc44d024191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>