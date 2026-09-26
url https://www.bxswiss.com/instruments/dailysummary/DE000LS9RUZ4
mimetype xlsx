--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03a14f72d548f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74084afa8eef426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa20fc44d024191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540108cc51744446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e870df03ad455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa20fc44d024191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc48a614dad4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540108cc51744446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,334</x:t>
-[...205 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>147,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>