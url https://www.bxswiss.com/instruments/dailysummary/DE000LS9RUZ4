--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74084afa8eef426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf824c4438984bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540108cc51744446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ca0a38334d41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc48a614dad4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540108cc51744446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d82b32d77542fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ca0a38334d41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>142,340</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...478 lines deleted...]
-          <x:t>150,320</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>