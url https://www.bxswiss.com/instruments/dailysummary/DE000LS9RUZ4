--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf824c4438984bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72c69f6dac345db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ca0a38334d41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd991d0d5ffec4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d82b32d77542fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ca0a38334d41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb2f225ab724e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd991d0d5ffec4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahlstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>