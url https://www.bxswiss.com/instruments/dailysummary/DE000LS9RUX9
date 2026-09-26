--- v9 (2026-09-06)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547c9f81bf54286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8fce04deda47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe813f37d7324bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f81d44b6eb4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471e2fc5813d4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe813f37d7324bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63216790d5a4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f81d44b6eb4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>