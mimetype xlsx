--- v10 (2026-09-26)
+++ v11 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8fce04deda47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060575f9ac014cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f81d44b6eb4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521698885a6a47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63216790d5a4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f81d44b6eb4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6aed227f754e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521698885a6a47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>