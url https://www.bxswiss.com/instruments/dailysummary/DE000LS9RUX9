--- v11 (2026-10-17)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060575f9ac014cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd34109eb3649a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521698885a6a47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18327de6e0d942a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6aed227f754e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521698885a6a47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b81ad14035454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18327de6e0d942a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>