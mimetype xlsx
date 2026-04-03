--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcfa320fe874e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261e9d47154b4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90abee603e94677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f61acdce1f4cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f33a8b65354088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90abee603e94677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953ee100e4774a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f61acdce1f4cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,374</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,544</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>