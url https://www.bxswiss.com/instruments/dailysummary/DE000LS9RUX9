--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261e9d47154b4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0048223259f44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f61acdce1f4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2d8706dd934055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953ee100e4774a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f61acdce1f4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774cd36e03cb4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2d8706dd934055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>