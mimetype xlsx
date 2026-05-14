--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0048223259f44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015b1a6f8d374b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2d8706dd934055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d022e7ddf994d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774cd36e03cb4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2d8706dd934055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5785b917c0e24c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d022e7ddf994d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>