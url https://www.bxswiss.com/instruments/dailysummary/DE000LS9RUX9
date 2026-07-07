--- v6 (2026-05-14)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015b1a6f8d374b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5842c03c8a54926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d022e7ddf994d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8e4b5166a34347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5785b917c0e24c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d022e7ddf994d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f19c0bdea84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8e4b5166a34347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,103</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>