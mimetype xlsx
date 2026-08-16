--- v7 (2026-07-07)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5842c03c8a54926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c5abc7a7e246d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8e4b5166a34347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a480d32e444407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f19c0bdea84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8e4b5166a34347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefbfefd9ddb4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a480d32e444407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,502</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>