--- v8 (2026-08-16)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c5abc7a7e246d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547c9f81bf54286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a480d32e444407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe813f37d7324bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefbfefd9ddb4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a480d32e444407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471e2fc5813d4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe813f37d7324bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Concept</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>