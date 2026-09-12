--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01478da152c46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89c9e1b70114dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba2ca9f9bed46ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c5b76877c4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6fc941c62d45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba2ca9f9bed46ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629ec9884f054cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c5b76877c4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>