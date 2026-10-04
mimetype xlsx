--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89c9e1b70114dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fd304a924d4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c5b76877c4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64c39f8f9094c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629ec9884f054cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c5b76877c4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40617e6c6946422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64c39f8f9094c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>