--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fd304a924d4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc612360cf0244c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64c39f8f9094c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9283b81c1464c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40617e6c6946422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64c39f8f9094c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5694693aecac4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9283b81c1464c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,603</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>