--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabaec50558814aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c6a04e0f184ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c711b8ccb24151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0eb863c444658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b68e1c95e5641da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c711b8ccb24151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5823f7ef27b493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0eb863c444658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>