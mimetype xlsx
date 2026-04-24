--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c6a04e0f184ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c442949a824f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0eb863c444658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1697b170ba64a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5823f7ef27b493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0eb863c444658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee94d60dd354e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1697b170ba64a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>