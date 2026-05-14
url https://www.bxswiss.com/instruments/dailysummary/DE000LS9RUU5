--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c442949a824f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e05168c444062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1697b170ba64a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d99548d8c469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee94d60dd354e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1697b170ba64a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898fbc4c1384970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d99548d8c469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>