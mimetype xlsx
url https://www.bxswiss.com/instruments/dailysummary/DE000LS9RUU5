--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e05168c444062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdcbb694f7d450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d99548d8c469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5e63ae7ead42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898fbc4c1384970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d99548d8c469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8434ca66a342ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5e63ae7ead42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>