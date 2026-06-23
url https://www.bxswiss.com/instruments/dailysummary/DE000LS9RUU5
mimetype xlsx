--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdcbb694f7d450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c07245482403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5e63ae7ead42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed74e126fb14139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8434ca66a342ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5e63ae7ead42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf35898c1934640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed74e126fb14139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>