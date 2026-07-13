--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c07245482403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c89d3ce7454c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed74e126fb14139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccd06456baf4f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf35898c1934640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed74e126fb14139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1b9d3cdd3a4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccd06456baf4f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>