--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c89d3ce7454c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c38f825b2740cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccd06456baf4f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852d23fe98984f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1b9d3cdd3a4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccd06456baf4f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc1324ee3cb4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852d23fe98984f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,662</x:t>
-[...576 lines deleted...]
-          <x:t>155,865</x:t>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>