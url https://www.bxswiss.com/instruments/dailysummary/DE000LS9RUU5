--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c38f825b2740cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01478da152c46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852d23fe98984f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba2ca9f9bed46ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc1324ee3cb4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852d23fe98984f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6fc941c62d45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba2ca9f9bed46ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment on the Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>