--- v13 (2026-09-12)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f68d3da2ff4234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6313641d1e4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eaddde2d61a44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513baf1307054417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526ef9a6355f4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eaddde2d61a44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bdfd87dbe74148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513baf1307054417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>82,967</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>83,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>