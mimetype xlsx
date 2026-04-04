--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0c3425534044c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f657d20754c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcddd826e7c74332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedc1b304a3e4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a57e1b98f7472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcddd826e7c74332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f5910c0bce4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedc1b304a3e4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>72,422</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>72,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,580</x:t>
-[...463 lines deleted...]
-          <x:t>71,880</x:t>
+          <x:t>72,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>