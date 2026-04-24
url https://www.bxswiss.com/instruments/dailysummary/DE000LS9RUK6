--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f657d20754c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432a59666ca44f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedc1b304a3e4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dcbe7e27714336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f5910c0bce4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedc1b304a3e4eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa64cf1fb7c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dcbe7e27714336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>