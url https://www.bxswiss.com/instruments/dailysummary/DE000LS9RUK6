--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432a59666ca44f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363a80b171df42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22dcbe7e27714336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907ecc8b57504ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa64cf1fb7c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22dcbe7e27714336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1572490d004930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907ecc8b57504ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>72,871</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,783</x:t>
-[...458 lines deleted...]
-          <x:t>72,829</x:t>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>72,936</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>