--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363a80b171df42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741edbb407b34dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907ecc8b57504ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re925d7033e894f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1572490d004930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907ecc8b57504ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17b054b5ee041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re925d7033e894f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>72,829</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>72,785</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,832</x:t>
-[...171 lines deleted...]
-          <x:t>72,805</x:t>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>