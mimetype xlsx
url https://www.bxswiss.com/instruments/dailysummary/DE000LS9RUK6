--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741edbb407b34dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d146185cd9b4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re925d7033e894f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07c5c25e135410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17b054b5ee041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re925d7033e894f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17cd7cd2296458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07c5c25e135410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,832</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>72,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,446</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>72,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,460</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>