--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d146185cd9b4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484b40ceba3943ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07c5c25e135410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc24976f694e4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17cd7cd2296458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07c5c25e135410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506f274fc69c4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc24976f694e4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>