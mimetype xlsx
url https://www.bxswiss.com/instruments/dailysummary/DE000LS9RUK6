--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484b40ceba3943ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deafa9d394b468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc24976f694e4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3785c664f1584f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506f274fc69c4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc24976f694e4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb18885615e43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3785c664f1584f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>