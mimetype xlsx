--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deafa9d394b468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re227d74408d14fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3785c664f1584f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc611a145fbd549d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb18885615e43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3785c664f1584f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ab1aeb6fa54fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc611a145fbd549d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,338</x:t>
-[...414 lines deleted...]
-          <x:t>75,498</x:t>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>