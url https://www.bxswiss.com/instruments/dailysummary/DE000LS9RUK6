--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re227d74408d14fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f68d3da2ff4234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc611a145fbd549d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eaddde2d61a44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ab1aeb6fa54fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc611a145fbd549d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526ef9a6355f4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eaddde2d61a44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Swingtrolis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>