--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c13191637f44137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcec1df9284a40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85897a3104ff463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f0057a6d044f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ed7ad8eb748d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85897a3104ff463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36353207bdee44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f0057a6d044f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,542</x:t>
-[...333 lines deleted...]
-          <x:t>98,779</x:t>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>