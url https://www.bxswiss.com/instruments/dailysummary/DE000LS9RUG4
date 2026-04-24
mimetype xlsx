--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcec1df9284a40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b01556185d642c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f0057a6d044f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b47d3672cae4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36353207bdee44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f0057a6d044f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1024ecb437a74ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b47d3672cae4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>