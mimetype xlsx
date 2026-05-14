--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b01556185d642c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1019324ade24aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b47d3672cae4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e5f3da29314433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1024ecb437a74ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b47d3672cae4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc15e9a1c094004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e5f3da29314433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>