--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1019324ade24aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef78170f0734520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e5f3da29314433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b07ed744d14dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc15e9a1c094004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e5f3da29314433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266297d27424be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b07ed744d14dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>106,230</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,028</x:t>
-[...485 lines deleted...]
-          <x:t>110,338</x:t>
+          <x:t>105,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>