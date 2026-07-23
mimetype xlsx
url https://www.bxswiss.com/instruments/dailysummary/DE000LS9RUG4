--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef78170f0734520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1585a7f7f14a4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b07ed744d14dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4113267ad6944ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266297d27424be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b07ed744d14dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396ebcd1daec47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4113267ad6944ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>105,553</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>