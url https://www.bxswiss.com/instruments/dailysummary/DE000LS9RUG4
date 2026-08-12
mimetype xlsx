--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1585a7f7f14a4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b49de476f34ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4113267ad6944ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2ecb6b7ec04cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396ebcd1daec47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4113267ad6944ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536984be25a944ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2ecb6b7ec04cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>