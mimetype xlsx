--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b49de476f34ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc274eaedf214817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2ecb6b7ec04cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cc42d167c3431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536984be25a944ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2ecb6b7ec04cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a3bd4a7ee74169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cc42d167c3431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>