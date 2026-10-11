--- v11 (2026-09-01)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc274eaedf214817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618be3c556e04ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cc42d167c3431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ed5133a873448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a3bd4a7ee74169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cc42d167c3431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee6fc8ce0714467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ed5133a873448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,569</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>