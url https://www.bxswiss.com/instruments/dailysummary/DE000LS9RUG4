--- v12 (2026-10-11)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618be3c556e04ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5c98487e7e4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ed5133a873448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e7b65dcde4442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee6fc8ce0714467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ed5133a873448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a27a675fbea4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e7b65dcde4442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt der  Energien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>