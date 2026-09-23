--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22075080ac55417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4c3beff71b4f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc264b32f601141d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1de297acfe4660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889ed2d47a104d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc264b32f601141d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed61a68f3774bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1de297acfe4660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>63,104</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,537</x:t>
-[...65 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,924</x:t>
-[...495 lines deleted...]
-          <x:t>61,994</x:t>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>