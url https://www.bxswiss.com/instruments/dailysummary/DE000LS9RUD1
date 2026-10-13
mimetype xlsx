--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4c3beff71b4f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d227c75d8bb491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1de297acfe4660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd745b25f324a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed61a68f3774bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1de297acfe4660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07520194ecb43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd745b25f324a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>63,272</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,458</x:t>
-[...458 lines deleted...]
-          <x:t>64,106</x:t>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>