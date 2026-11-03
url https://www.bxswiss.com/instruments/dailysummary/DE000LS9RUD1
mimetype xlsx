--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d227c75d8bb491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2329f448cbf0402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd745b25f324a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfba1f25f6b4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07520194ecb43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd745b25f324a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38dd6c7650f34aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfba1f25f6b4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>