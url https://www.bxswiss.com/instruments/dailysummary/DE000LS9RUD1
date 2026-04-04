--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53897699066e410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d05307367e4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf8de282c294a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35082e519dd24a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e8ff769f874852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf8de282c294a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebc63f618134123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35082e519dd24a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>