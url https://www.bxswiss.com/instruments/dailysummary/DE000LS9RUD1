--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d05307367e4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211ec1363e704c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35082e519dd24a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381c38519a1246d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebc63f618134123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35082e519dd24a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dd9c36e1274717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381c38519a1246d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,782</x:t>
-[...291 lines deleted...]
-          <x:t>63,440</x:t>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>64,078</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>