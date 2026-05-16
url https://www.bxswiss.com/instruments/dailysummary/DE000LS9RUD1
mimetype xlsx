--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211ec1363e704c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c8000443644e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381c38519a1246d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d46353a28944a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dd9c36e1274717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381c38519a1246d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f280af19034af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d46353a28944a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>63,440</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,052</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>63,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>