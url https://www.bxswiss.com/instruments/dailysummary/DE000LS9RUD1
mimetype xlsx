--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c8000443644e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd3815421564381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d46353a28944a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb505ed139234c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f280af19034af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d46353a28944a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497a066591114126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb505ed139234c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>