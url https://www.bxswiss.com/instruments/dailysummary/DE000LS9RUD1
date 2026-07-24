--- v8 (2026-06-13)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd3815421564381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f102693104a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb505ed139234c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb353a747d7f94ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497a066591114126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb505ed139234c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e0f934a4374ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb353a747d7f94ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>69,773</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,160</x:t>
-[...529 lines deleted...]
-          <x:t>69,447</x:t>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,032</x:t>
-[...58 lines deleted...]
-          <x:t>70,775</x:t>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>