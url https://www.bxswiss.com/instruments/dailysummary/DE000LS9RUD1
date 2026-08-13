--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f102693104a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeb48e0842a4b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb353a747d7f94ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfd073885cd43ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e0f934a4374ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb353a747d7f94ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298790d605de4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfd073885cd43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>66,906</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,046</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>