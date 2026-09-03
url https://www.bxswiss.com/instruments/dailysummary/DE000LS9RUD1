--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeb48e0842a4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22075080ac55417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfd073885cd43ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc264b32f601141d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298790d605de4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfd073885cd43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889ed2d47a104d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc264b32f601141d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Renewable Energy </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,581</x:t>
-[...210 lines deleted...]
-          <x:t>63,104</x:t>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,537</x:t>
-[...166 lines deleted...]
-          <x:t>63,486</x:t>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>