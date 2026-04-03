--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a603bbdef424ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38f24a715fa4758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2475989d13c4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca59b7a2b4d4673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a7329dc2fd438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2475989d13c4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8a2f1fe7f24fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca59b7a2b4d4673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>136,983</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>