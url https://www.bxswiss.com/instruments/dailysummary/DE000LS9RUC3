--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38f24a715fa4758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e664b4e92b4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca59b7a2b4d4673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7a15ed5a184da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8a2f1fe7f24fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca59b7a2b4d4673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c2c00921984986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7a15ed5a184da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>