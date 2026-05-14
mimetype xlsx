--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e664b4e92b4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919e68274de2486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7a15ed5a184da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd653477a759481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c2c00921984986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7a15ed5a184da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302e09a73c49401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd653477a759481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>132,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>