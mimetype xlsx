--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919e68274de2486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad0a4d2544e4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd653477a759481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c1f6aef954ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302e09a73c49401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd653477a759481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5744b96f7b8a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c1f6aef954ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>