--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad0a4d2544e4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b7ca30686f4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c1f6aef954ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181c97e53831435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5744b96f7b8a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c1f6aef954ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc807a2fab16a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181c97e53831435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,120</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>