--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b7ca30686f4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12ca943afcc47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181c97e53831435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5245bd27f75a457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc807a2fab16a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181c97e53831435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e9dd937d9d4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5245bd27f75a457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>