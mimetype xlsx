--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12ca943afcc47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c4523519644dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5245bd27f75a457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868c6469c14a488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e9dd937d9d4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5245bd27f75a457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3442b54cf7d74912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868c6469c14a488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>