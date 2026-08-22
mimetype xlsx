--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c4523519644dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca8226214cf4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868c6469c14a488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cef980fd1bd4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3442b54cf7d74912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868c6469c14a488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ece9aa660c4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cef980fd1bd4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,788</x:t>
-[...21 lines deleted...]
-          <x:t>137,844</x:t>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,179</x:t>
-[...517 lines deleted...]
-          <x:t>137,055</x:t>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>