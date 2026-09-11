--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca8226214cf4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2103561ecf444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cef980fd1bd4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4218edd4dc4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ece9aa660c4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cef980fd1bd4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f98cc8a147f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4218edd4dc4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>140,866</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,619</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>