--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2103561ecf444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a9f99e4f04210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4218edd4dc4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a215d4a0784799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f98cc8a147f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4218edd4dc4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755a97197e548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a215d4a0784799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>