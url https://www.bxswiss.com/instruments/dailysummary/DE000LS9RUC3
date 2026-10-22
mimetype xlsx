--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a9f99e4f04210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f7718400c44b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a215d4a0784799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49dfa20c24de4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755a97197e548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a215d4a0784799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6d771c6ce64a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49dfa20c24de4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking Value Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>