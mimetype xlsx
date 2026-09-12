--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a1126dd4d54576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac9382d99d6466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec1d0e67cc441e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44fd7a14f06a4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340f1b669924359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec1d0e67cc441e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc28878d2aec49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44fd7a14f06a4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>