--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac9382d99d6466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04bdb8fdafc4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44fd7a14f06a4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88de42325864b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc28878d2aec49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44fd7a14f06a4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fca7eb56174abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88de42325864b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>