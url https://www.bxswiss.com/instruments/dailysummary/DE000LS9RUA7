--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04bdb8fdafc4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8609e153534ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88de42325864b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6303d6acaac045f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fca7eb56174abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88de42325864b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b139523b8b421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6303d6acaac045f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>