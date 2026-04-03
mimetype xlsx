--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de34ccb7b324391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303e7ba171374258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e2f32f01074fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29c51aface841a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680705c5682a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e2f32f01074fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8ca82806c445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29c51aface841a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>