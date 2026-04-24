--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303e7ba171374258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d45a1312b754c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29c51aface841a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra311f211bfd948a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8ca82806c445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29c51aface841a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d79f0a8e7b54ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra311f211bfd948a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>