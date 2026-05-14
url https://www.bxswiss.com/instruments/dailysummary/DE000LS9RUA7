--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d45a1312b754c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42488f6b076a4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra311f211bfd948a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084472eca9b84b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d79f0a8e7b54ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra311f211bfd948a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14235ad877274787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084472eca9b84b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>