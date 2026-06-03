--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42488f6b076a4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07341ad9ee54c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084472eca9b84b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ee30a789d34b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14235ad877274787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084472eca9b84b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe288a5023e14319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ee30a789d34b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>