--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07341ad9ee54c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02130e146fb4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ee30a789d34b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28c83ae3b614c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe288a5023e14319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ee30a789d34b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94b6e46471c4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28c83ae3b614c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>