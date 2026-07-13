--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02130e146fb4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12319b6e9bfe4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28c83ae3b614c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32a749ad6564be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94b6e46471c4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28c83ae3b614c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b861391451c4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32a749ad6564be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>