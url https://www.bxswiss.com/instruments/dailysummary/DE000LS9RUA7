--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12319b6e9bfe4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a578f862ebd4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32a749ad6564be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bfdf37fa8a40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b861391451c4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32a749ad6564be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b103f1d6020459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bfdf37fa8a40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>