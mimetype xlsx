--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a578f862ebd4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a1126dd4d54576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bfdf37fa8a40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec1d0e67cc441e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b103f1d6020459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bfdf37fa8a40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340f1b669924359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec1d0e67cc441e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RUA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>154,479</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,002</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>156,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>