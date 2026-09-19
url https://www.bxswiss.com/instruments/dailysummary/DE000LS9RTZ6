--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6d5ce65e6e4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra036298cf44b46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81f31446c8b474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c6a45df7de4b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995c8652bc0d4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81f31446c8b474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf46e77fdcb84ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c6a45df7de4b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,469</x:t>
-[...4 lines deleted...]
-          <x:t>110,319</x:t>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,924</x:t>
-[...252 lines deleted...]
-          <x:t>110,579</x:t>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>