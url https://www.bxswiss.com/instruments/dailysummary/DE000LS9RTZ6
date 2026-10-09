--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra036298cf44b46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493f3356e1bd40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c6a45df7de4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658e1256a82a468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf46e77fdcb84ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c6a45df7de4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46392312e51487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658e1256a82a468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>110,710</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>110,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,707</x:t>
-[...458 lines deleted...]
-          <x:t>111,295</x:t>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>