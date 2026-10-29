--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493f3356e1bd40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd302d7c429bc4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658e1256a82a468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316512a19fb4452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46392312e51487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658e1256a82a468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58b2b24907e4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316512a19fb4452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>