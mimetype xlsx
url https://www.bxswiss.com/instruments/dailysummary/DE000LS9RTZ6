--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e011f0a8c94ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a8cfafde24e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5362a681124fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64ea82317444690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e913cf1b2b94e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5362a681124fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8989eb9357b24eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64ea82317444690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>107,821</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>107,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>