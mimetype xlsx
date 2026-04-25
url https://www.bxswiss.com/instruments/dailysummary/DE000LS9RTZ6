--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a8cfafde24e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8c5e19c230468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64ea82317444690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9cd66013ad40bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8989eb9357b24eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64ea82317444690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d78f086d0964b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9cd66013ad40bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>