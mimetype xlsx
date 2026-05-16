--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8c5e19c230468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba2da6c97ff4f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9cd66013ad40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc116b6d87c1141fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d78f086d0964b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9cd66013ad40bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e691b05c514b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc116b6d87c1141fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>108,359</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>108,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>108,887</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>