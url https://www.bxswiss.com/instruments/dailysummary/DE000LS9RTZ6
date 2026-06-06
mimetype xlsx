--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba2da6c97ff4f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f12a3566594f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc116b6d87c1141fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056e10fda9964c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e691b05c514b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc116b6d87c1141fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ab6b0d01954749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056e10fda9964c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>108,427</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,454</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>108,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>