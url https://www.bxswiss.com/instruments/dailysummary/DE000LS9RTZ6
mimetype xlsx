--- v7 (2026-06-06)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f12a3566594f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221e55599e7b41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056e10fda9964c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf197874bfa490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ab6b0d01954749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056e10fda9964c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db7d7bf5baa4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf197874bfa490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,543</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>108,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>