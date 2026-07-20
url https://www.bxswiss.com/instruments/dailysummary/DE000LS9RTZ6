--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221e55599e7b41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d212a0813d49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf197874bfa490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be4edb27a74850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db7d7bf5baa4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf197874bfa490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87092e71f4c4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be4edb27a74850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,061</x:t>
-[...43 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,857</x:t>
-[...156 lines deleted...]
-          <x:t>109,127</x:t>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,751</x:t>
-[...26 lines deleted...]
-          <x:t>108,798</x:t>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>109,064</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>