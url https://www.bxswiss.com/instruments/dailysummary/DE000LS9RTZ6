--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d212a0813d49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6d5ce65e6e4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be4edb27a74850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81f31446c8b474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87092e71f4c4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be4edb27a74850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995c8652bc0d4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81f31446c8b474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>109,128</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>