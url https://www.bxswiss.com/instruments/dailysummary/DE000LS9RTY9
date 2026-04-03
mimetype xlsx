--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9600e38e636d48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caeac4c75c941e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe01df7998604c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8abd2d9504e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d54bfc40314016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe01df7998604c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371bc74b43c943bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8abd2d9504e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>