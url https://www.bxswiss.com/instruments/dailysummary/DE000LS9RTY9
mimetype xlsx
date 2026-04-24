--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caeac4c75c941e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b158ae474fa4d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8abd2d9504e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbfe46272e34da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371bc74b43c943bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8abd2d9504e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83745d769f640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbfe46272e34da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>110,646</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,630</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>107,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,270</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>