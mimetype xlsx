--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b158ae474fa4d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7399f1b48e514747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbfe46272e34da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a48645bc66941a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83745d769f640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbfe46272e34da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7142b6c2f8d54600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a48645bc66941a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>