--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7399f1b48e514747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b623d7527459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a48645bc66941a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1e6cb9cb6a4ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7142b6c2f8d54600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a48645bc66941a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8478f1b061147c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1e6cb9cb6a4ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>