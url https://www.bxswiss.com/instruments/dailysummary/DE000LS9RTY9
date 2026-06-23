--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b623d7527459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a76fe5e528244ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1e6cb9cb6a4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910a070cbf654867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8478f1b061147c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1e6cb9cb6a4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68471d562d2040e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910a070cbf654867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>