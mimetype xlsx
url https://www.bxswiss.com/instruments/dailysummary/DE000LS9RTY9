--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a76fe5e528244ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e84c515497430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910a070cbf654867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2e4f8316f24883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68471d562d2040e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910a070cbf654867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d71eee815ef4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2e4f8316f24883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>