--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e84c515497430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe659daa8a27416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2e4f8316f24883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911e680954dd454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d71eee815ef4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2e4f8316f24883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7ffa3832534359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911e680954dd454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>