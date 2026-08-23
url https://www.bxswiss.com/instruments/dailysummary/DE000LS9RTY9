--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe659daa8a27416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23be9789a7854729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911e680954dd454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a3230536674c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7ffa3832534359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911e680954dd454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211776162d6f4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a3230536674c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>136,379</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>133,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>