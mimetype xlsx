--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23be9789a7854729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4861eca4912348f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a3230536674c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5010c4e02b6944f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211776162d6f4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a3230536674c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc978656ba38d48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5010c4e02b6944f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>