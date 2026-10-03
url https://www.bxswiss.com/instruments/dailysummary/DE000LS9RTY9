--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4861eca4912348f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3966d325fc974c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5010c4e02b6944f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ec118fbb104c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc978656ba38d48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5010c4e02b6944f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ccbbb0dee34332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ec118fbb104c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>