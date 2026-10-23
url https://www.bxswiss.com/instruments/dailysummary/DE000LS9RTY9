--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3966d325fc974c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77310eda504e430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ec118fbb104c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac00fd51c9d44215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ccbbb0dee34332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ec118fbb104c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4f3fa8e15f4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac00fd51c9d44215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WideSpreadValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>