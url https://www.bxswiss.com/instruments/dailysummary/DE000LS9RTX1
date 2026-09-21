--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d98ff8eae747bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3621e2ad110c4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56397ca7d4ea4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd55c861f8e24e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a466c102d394f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56397ca7d4ea4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f33b7765cac4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd55c861f8e24e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>110,309</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,702</x:t>
-[...313 lines deleted...]
-          <x:t>110,293</x:t>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>111,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>