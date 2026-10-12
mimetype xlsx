--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3621e2ad110c4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9784c226c1ba4253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd55c861f8e24e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784e2d69a4634ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f33b7765cac4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd55c861f8e24e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f4ff33b3ba402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784e2d69a4634ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>111,549</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,406</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>111,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>