--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9784c226c1ba4253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc871108deb164489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784e2d69a4634ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61e71cbc9b74b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f4ff33b3ba402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784e2d69a4634ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d10cd8b84a4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61e71cbc9b74b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>