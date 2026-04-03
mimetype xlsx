--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883b84a3e7f4464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c57767423fa48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc271c2ce446a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d188cd22c2b4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb989eb416c5942ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc271c2ce446a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54e78dd62742b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d188cd22c2b4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,451</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>