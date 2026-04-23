--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c57767423fa48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b8f627a53f4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d188cd22c2b4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40080d8d9d24c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54e78dd62742b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d188cd22c2b4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e7b66ba6f4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40080d8d9d24c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,367</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>