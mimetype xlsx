--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b8f627a53f4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ce58dc842f441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40080d8d9d24c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9f508061c440da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e7b66ba6f4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40080d8d9d24c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d867b5c3494173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9f508061c440da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>