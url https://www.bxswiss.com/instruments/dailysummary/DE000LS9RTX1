--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ce58dc842f441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829e2eed0ae14710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9f508061c440da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da7eb82ad834aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d867b5c3494173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9f508061c440da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96150d96754b4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da7eb82ad834aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>