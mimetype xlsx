--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829e2eed0ae14710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876371127b44de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da7eb82ad834aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406309cde3e441a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96150d96754b4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da7eb82ad834aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff94d83bce5b432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406309cde3e441a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>104,764</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>