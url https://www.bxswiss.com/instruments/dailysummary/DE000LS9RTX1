--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876371127b44de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d98ff8eae747bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406309cde3e441a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56397ca7d4ea4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff94d83bce5b432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406309cde3e441a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a466c102d394f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56397ca7d4ea4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXPONENTIAL GROWTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>107,744</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>