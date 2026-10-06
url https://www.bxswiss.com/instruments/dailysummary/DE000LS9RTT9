--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452107ec9d814eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdc1c455db54671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re366db941d0b4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918563a599f74875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d70c1f42cd4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re366db941d0b4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0307cc1f899d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918563a599f74875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>