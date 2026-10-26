--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdc1c455db54671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf94678d0b7e4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918563a599f74875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc052bebf63d143c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0307cc1f899d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918563a599f74875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c03bdc396a48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc052bebf63d143c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>