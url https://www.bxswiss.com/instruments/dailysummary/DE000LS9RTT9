--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bef587c27e4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce8294bdc644064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c1d79aa0243fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44ec17e981a40c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58aab67d011748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c1d79aa0243fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18432cc043444047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44ec17e981a40c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,313 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>182,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>