--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce8294bdc644064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83ef585e26c4082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44ec17e981a40c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e763c4a7a8a4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18432cc043444047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44ec17e981a40c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3857156919244301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e763c4a7a8a4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,162 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,956</x:t>
@@ -431,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>