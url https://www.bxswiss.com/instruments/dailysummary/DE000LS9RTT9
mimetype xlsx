--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83ef585e26c4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b6db4926fe44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e763c4a7a8a4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f06fd1137c44a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3857156919244301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e763c4a7a8a4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52eb674f0872493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f06fd1137c44a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,811</x:t>
@@ -697,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>