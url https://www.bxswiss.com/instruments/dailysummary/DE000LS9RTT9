--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b6db4926fe44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8f3298aa154f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f06fd1137c44a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60691c5169ba4252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52eb674f0872493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f06fd1137c44a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd8fc751904458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60691c5169ba4252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>