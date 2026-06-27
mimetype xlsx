--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8f3298aa154f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f29cc8575048b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60691c5169ba4252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0388858529a64549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd8fc751904458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60691c5169ba4252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aabd7b221a4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0388858529a64549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>