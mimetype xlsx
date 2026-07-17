--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f29cc8575048b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fde12111af4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0388858529a64549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e64c6571214668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aabd7b221a4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0388858529a64549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf6b4fe2a304ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e64c6571214668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>185,910</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,242</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>