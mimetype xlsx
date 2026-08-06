--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fde12111af4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2430a621f0bd4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e64c6571214668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ebb61eacdc4457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf6b4fe2a304ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e64c6571214668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c90226a6b346f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ebb61eacdc4457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>