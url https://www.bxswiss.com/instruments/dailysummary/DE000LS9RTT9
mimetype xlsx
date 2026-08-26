--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2430a621f0bd4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95793307e0fb4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ebb61eacdc4457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ffe8af97824e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c90226a6b346f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ebb61eacdc4457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83593722b10245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ffe8af97824e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>