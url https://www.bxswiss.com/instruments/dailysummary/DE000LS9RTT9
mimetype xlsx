--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95793307e0fb4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452107ec9d814eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ffe8af97824e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re366db941d0b4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83593722b10245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ffe8af97824e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d70c1f42cd4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re366db941d0b4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deep Value Low Carbon Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,455</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>