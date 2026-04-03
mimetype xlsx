--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638fb599dbbc4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acdebc59bd045bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44f63f28b214383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fad9af6a5b4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcc2499d1414c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44f63f28b214383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e375e0686724f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fad9af6a5b4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>