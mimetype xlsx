--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acdebc59bd045bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89bc0ed79084f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fad9af6a5b4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a00dd227dc94738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e375e0686724f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fad9af6a5b4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1128ab140214744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a00dd227dc94738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>