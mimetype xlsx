--- v6 (2026-04-23)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89bc0ed79084f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27deff37ab5f40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a00dd227dc94738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ccb0a60af54a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1128ab140214744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a00dd227dc94738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ad15c8d6a14d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ccb0a60af54a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>94,936</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>