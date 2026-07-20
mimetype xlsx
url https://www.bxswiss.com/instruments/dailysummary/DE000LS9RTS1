--- v7 (2026-06-13)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27deff37ab5f40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa48712902b4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ccb0a60af54a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdaedbc8e07a4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ad15c8d6a14d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ccb0a60af54a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033b2c966fd424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdaedbc8e07a4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>104,934</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>