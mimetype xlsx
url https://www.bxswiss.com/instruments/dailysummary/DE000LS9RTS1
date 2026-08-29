--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa48712902b4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06d463034324f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdaedbc8e07a4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de96df7b7ce45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033b2c966fd424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdaedbc8e07a4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b040ead162541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de96df7b7ce45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,674</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>