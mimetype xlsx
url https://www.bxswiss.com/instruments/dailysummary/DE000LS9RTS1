--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06d463034324f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e85d439f3d45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de96df7b7ce45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c44c52bb7b43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b040ead162541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de96df7b7ce45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990c9cfc671c4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c44c52bb7b43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,498</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>