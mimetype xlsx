--- v10 (2026-09-18)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e85d439f3d45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98b83e9a1704e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c44c52bb7b43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3f0d8a17494027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990c9cfc671c4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c44c52bb7b43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b956448e24802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3f0d8a17494027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>