--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98b83e9a1704e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3158ed446f624f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3f0d8a17494027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba438ccea26e41a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b956448e24802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3f0d8a17494027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6ef69f388d43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba438ccea26e41a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Energieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>