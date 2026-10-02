--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4000e0a9b3e49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7e92e6b304fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169ffb3b45774df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8193c4a75453477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98a437fc8484e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169ffb3b45774df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac64bf062164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8193c4a75453477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>