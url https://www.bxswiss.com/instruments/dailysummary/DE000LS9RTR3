--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7e92e6b304fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c6083441ac4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8193c4a75453477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c4dcb61fcf4a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac64bf062164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8193c4a75453477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a12b3cc3024cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c4dcb61fcf4a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>