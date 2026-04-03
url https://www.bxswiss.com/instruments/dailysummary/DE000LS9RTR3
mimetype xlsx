--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f75643950b4963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5ad8d389f74676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29787223206d4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057d7dbf12274a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46043a881056443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29787223206d4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb6f41e8e5b4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057d7dbf12274a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>