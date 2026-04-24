--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5ad8d389f74676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84498e72fb494df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057d7dbf12274a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046739a345ba40e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb6f41e8e5b4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057d7dbf12274a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6acee5c5bbb4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046739a345ba40e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>