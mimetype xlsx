--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84498e72fb494df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45818b8b0034c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046739a345ba40e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74029f221d43482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6acee5c5bbb4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046739a345ba40e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c42375249344bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74029f221d43482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>142,472</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,569</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>142,771</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>