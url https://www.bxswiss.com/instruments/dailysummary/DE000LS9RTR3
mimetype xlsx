--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45818b8b0034c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe5da2c152b4f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74029f221d43482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5e005954924e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c42375249344bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74029f221d43482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843922604b694821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5e005954924e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>142,913</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,732</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>142,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,483</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>