--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe5da2c152b4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab020a74e974814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5e005954924e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab019f511c14406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843922604b694821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5e005954924e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135b7b4ca52b45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab019f511c14406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>