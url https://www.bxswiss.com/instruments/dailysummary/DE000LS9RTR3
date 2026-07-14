--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab020a74e974814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4830074163254af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab019f511c14406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cba8c2d8584b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135b7b4ca52b45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab019f511c14406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1639775be5a444e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cba8c2d8584b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>