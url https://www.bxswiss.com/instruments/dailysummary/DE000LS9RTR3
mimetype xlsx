--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4830074163254af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6a4b42e2c14aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cba8c2d8584b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbaa92fae8f64304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1639775be5a444e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cba8c2d8584b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re973a8b8a3914517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbaa92fae8f64304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>