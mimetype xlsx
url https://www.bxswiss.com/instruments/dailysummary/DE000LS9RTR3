--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6a4b42e2c14aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fee1b5464bd4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbaa92fae8f64304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8249df252640e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re973a8b8a3914517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbaa92fae8f64304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7335a336e454ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8249df252640e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>179,969</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,490</x:t>
-[...377 lines deleted...]
-          <x:t>156,156</x:t>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>