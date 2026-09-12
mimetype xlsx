--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fee1b5464bd4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4000e0a9b3e49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8249df252640e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169ffb3b45774df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7335a336e454ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8249df252640e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98a437fc8484e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169ffb3b45774df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arusu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>