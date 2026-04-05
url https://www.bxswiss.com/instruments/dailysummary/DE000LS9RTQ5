--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6a55d6c99b4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eae122881304fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red88ac8a23174a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422705c03444daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a08170480f4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red88ac8a23174a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59076f67f08b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422705c03444daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,588</x:t>
         </x:is>
       </x:c>
@@ -423,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>