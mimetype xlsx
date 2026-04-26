--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eae122881304fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b4b0e162144d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422705c03444daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048497c4e64546c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59076f67f08b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422705c03444daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec07ab627ef4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048497c4e64546c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...129 lines deleted...]
-          <x:t>43,599</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,862</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>44,468</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>44,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>