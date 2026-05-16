--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b4b0e162144d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6174fa4302c74ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048497c4e64546c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c64f3e1d56467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec07ab627ef4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048497c4e64546c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b10845c65904362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c64f3e1d56467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>