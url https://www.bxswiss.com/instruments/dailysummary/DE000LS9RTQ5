--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6174fa4302c74ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887b5c95881342ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c64f3e1d56467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4b5c3b37624db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b10845c65904362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c64f3e1d56467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bfd9c2415147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4b5c3b37624db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>