--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887b5c95881342ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7bcfd9b844b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4b5c3b37624db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3846107bca71464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bfd9c2415147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4b5c3b37624db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db4193f7514f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3846107bca71464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>