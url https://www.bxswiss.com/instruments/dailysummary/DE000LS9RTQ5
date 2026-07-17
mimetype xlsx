--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7bcfd9b844b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44986e46519945f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3846107bca71464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5ec64f7fcb4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db4193f7514f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3846107bca71464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2605ee2ace484f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5ec64f7fcb4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>49,195</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>49,444</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,864</x:t>
-[...144 lines deleted...]
-          <x:t>48,710</x:t>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>