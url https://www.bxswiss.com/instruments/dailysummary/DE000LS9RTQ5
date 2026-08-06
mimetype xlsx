--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44986e46519945f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fc6584891847ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5ec64f7fcb4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c852032c7fd4d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2605ee2ace484f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5ec64f7fcb4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a3df7a04514362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c852032c7fd4d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>49,444</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,864</x:t>
-[...264 lines deleted...]
-          <x:t>48,531</x:t>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,438</x:t>
-[...183 lines deleted...]
-          <x:t>49,512</x:t>
+          <x:t>48,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>49,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>