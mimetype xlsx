--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fc6584891847ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94839c2846a24bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c852032c7fd4d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118612bcd1124799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a3df7a04514362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c852032c7fd4d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2e9290aeaa4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118612bcd1124799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>49,512</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,043</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>