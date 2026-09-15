--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94839c2846a24bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a2d5e56e5340f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118612bcd1124799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1c4d7a806046b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2e9290aeaa4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118612bcd1124799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c50780f71b8404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1c4d7a806046b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>