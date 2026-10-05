--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a2d5e56e5340f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde273e657d284e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1c4d7a806046b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c9ee1d55f24512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c50780f71b8404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1c4d7a806046b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20f87703805474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c9ee1d55f24512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>