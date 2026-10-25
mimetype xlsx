--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde273e657d284e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc716c545754cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c9ee1d55f24512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4909d54d80eb4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20f87703805474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c9ee1d55f24512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bd582e53ce4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4909d54d80eb4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Druck Printing Bioprinting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>