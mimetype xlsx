--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ceb0497c83547c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb424fe6d734f4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63326121aea47bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed1a27edd28492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e225155b8649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63326121aea47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b781f4b5e4c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed1a27edd28492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,303</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>