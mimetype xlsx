--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb424fe6d734f4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd537476f35a34c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed1a27edd28492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2224f23ae04918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b781f4b5e4c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed1a27edd28492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91bfd038fde4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2224f23ae04918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>