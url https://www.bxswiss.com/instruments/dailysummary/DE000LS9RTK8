--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd537476f35a34c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c3dd0782614f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2224f23ae04918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7598b2c1653f4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91bfd038fde4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2224f23ae04918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree561c6f91544474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7598b2c1653f4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,054</x:t>
-[...495 lines deleted...]
-          <x:t>93,099</x:t>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>