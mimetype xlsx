--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c3dd0782614f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37517406d03a4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7598b2c1653f4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82009444acd426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree561c6f91544474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7598b2c1653f4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b60ff0866d42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82009444acd426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>88,501</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>