--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37517406d03a4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580aa82b7f094287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82009444acd426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a83b3fccb24041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b60ff0866d42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82009444acd426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd47ef28b1b46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a83b3fccb24041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>