--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580aa82b7f094287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6bc5fcb148408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a83b3fccb24041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b23cbb51894c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd47ef28b1b46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a83b3fccb24041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0895c90680478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b23cbb51894c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>