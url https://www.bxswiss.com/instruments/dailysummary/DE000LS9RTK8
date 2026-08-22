--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6bc5fcb148408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ee040b519344b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b23cbb51894c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd732e5948724e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0895c90680478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b23cbb51894c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7363630f11844815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd732e5948724e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>