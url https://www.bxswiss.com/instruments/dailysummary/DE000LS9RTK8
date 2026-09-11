--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ee040b519344b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7381c147e243e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd732e5948724e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd241e3987d438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7363630f11844815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd732e5948724e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d1096159e44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd241e3987d438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>