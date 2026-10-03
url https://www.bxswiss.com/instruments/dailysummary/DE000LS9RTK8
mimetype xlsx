--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7381c147e243e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ba8ecff8f94b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd241e3987d438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca3e7d7f9224229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d1096159e44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd241e3987d438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67720d78a4634a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca3e7d7f9224229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>