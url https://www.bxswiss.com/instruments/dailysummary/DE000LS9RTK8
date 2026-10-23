--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ba8ecff8f94b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be91321e8c6413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca3e7d7f9224229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e5812bbdf04acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67720d78a4634a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca3e7d7f9224229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08871d1e6e7b428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e5812bbdf04acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Hidden-Angels </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RTK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>