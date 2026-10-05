--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5375915fd14313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247c9d23577643df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67eb00bcd1584c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccca7aafc51647f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2989e04a264e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67eb00bcd1584c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ff0ffceab842a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccca7aafc51647f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,650</x:t>
-[...549 lines deleted...]
-          <x:t>118,072</x:t>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>