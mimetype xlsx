--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247c9d23577643df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9903f4214684a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccca7aafc51647f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ad92707a6142b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ff0ffceab842a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccca7aafc51647f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6262c013f16c4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ad92707a6142b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>