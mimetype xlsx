--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fb4a755cfc4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad6bb8e420a48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raded9b6f39bd4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1899cbde3829496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3f45a2f5a14a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raded9b6f39bd4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7bd6db19654f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1899cbde3829496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>