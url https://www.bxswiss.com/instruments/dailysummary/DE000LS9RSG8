--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad6bb8e420a48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23befbde34d14da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1899cbde3829496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46ac5fc396a4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7bd6db19654f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1899cbde3829496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4b934929304479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46ac5fc396a4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>