--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23befbde34d14da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddac12eb21f04328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46ac5fc396a4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abe32b6f829410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4b934929304479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46ac5fc396a4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13355a6cf8a5402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abe32b6f829410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>