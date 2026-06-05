--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddac12eb21f04328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racac9f30304a47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abe32b6f829410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afc4f1efe4848e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13355a6cf8a5402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abe32b6f829410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f9144f502745d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afc4f1efe4848e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>