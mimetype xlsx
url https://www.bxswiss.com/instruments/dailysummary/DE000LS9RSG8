--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racac9f30304a47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623d6baef8a648e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afc4f1efe4848e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a346c65a19940a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f9144f502745d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afc4f1efe4848e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90152b0034df48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a346c65a19940a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>