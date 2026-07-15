--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623d6baef8a648e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66724993d864772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a346c65a19940a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587df8c42d2e4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90152b0034df48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a346c65a19940a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07f597acf0f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587df8c42d2e4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>