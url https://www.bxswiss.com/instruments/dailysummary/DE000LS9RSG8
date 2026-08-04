--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66724993d864772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08b7d94fd2043af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587df8c42d2e4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6382df4cb79a42ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07f597acf0f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587df8c42d2e4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c2567701da4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6382df4cb79a42ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>