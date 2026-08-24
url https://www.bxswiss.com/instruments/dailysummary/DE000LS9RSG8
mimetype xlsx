--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08b7d94fd2043af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa97e4e6156540d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6382df4cb79a42ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ca653efe48472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c2567701da4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6382df4cb79a42ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e4c327e4974fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ca653efe48472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>