--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa97e4e6156540d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5375915fd14313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ca653efe48472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67eb00bcd1584c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e4c327e4974fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ca653efe48472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2989e04a264e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67eb00bcd1584c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Movers ST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,608</x:t>
-[...495 lines deleted...]
-          <x:t>115,425</x:t>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>