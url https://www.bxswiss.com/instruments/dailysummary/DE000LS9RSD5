--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0351e311a044aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35740c6e487840b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re95f7e52b6734e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0abe4fa26544b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817b5238998847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re95f7e52b6734e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081504d061b842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0abe4fa26544b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>