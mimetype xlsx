--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35740c6e487840b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e03c98a894dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0abe4fa26544b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a6046bf5a94c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081504d061b842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0abe4fa26544b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c51ef49a334ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a6046bf5a94c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>