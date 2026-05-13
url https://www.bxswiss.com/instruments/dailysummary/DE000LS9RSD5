--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e03c98a894dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c52c79d0c74db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a6046bf5a94c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0496dddbd84d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c51ef49a334ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a6046bf5a94c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3302a8eafa4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0496dddbd84d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>