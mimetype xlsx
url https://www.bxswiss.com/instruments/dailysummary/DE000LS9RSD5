--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c52c79d0c74db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d540ad5810412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0496dddbd84d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574501076bb445a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3302a8eafa4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0496dddbd84d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819a1d135cdf4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574501076bb445a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>310,863</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...208 lines deleted...]
-          <x:t>324,714</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>