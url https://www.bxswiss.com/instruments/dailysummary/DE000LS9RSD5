--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d540ad5810412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43437e7bed9c4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574501076bb445a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd9f2a316524466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819a1d135cdf4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574501076bb445a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554a397b3d4546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd9f2a316524466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>