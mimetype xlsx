--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43437e7bed9c4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5468b27063340e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd9f2a316524466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra801bdd6a4c04973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554a397b3d4546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd9f2a316524466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6894f035c29f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra801bdd6a4c04973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>