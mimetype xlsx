--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5468b27063340e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922d12e1e5774c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra801bdd6a4c04973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f07cb9c62c041df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6894f035c29f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra801bdd6a4c04973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07405c2d0f89435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f07cb9c62c041df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>