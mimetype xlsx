--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922d12e1e5774c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ca44c36c85431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f07cb9c62c041df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc77ed25db784c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07405c2d0f89435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f07cb9c62c041df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79cb00c23804b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc77ed25db784c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>