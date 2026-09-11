--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ca44c36c85431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91ca1e6082946d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc77ed25db784c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1d9ba84ee54090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79cb00c23804b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc77ed25db784c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9752e788fd7a4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1d9ba84ee54090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>