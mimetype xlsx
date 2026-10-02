--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91ca1e6082946d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a2cf55d3144118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1d9ba84ee54090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce70179739924b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9752e788fd7a4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1d9ba84ee54090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9736005c79e94287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce70179739924b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>