--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a2cf55d3144118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd34cff94c414db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce70179739924b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6d2fbe8dd945d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9736005c79e94287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce70179739924b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1436eb4492648ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6d2fbe8dd945d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien -  Qjus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RSD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>