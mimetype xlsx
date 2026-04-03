--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c26c5556365453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4529ddbceb40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671bc50cf82343cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38aec8c6c17548a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29fb8b08dbc46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671bc50cf82343cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e7085311e44e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38aec8c6c17548a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,706</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,696</x:t>
-[...421 lines deleted...]
-          <x:t>10,941</x:t>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,644</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,869</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>10,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>