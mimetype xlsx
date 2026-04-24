--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4529ddbceb40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb749e09c1fcf4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38aec8c6c17548a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab596cc5efd44479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e7085311e44e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38aec8c6c17548a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e12e3b2edd947bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab596cc5efd44479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,941</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,644</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,021</x:t>
-[...252 lines deleted...]
-          <x:t>10,869</x:t>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>