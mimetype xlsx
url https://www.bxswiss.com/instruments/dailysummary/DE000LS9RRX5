--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb749e09c1fcf4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d7d1da2ea54415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab596cc5efd44479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da905dd52354c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e12e3b2edd947bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab596cc5efd44479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0527b33ae2472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da905dd52354c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>