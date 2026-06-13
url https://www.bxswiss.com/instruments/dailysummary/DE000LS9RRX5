--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d7d1da2ea54415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7071168f31b457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da905dd52354c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6092379d414314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0527b33ae2472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da905dd52354c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e0f5cd1e644269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6092379d414314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>12,567</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,506</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>13,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>