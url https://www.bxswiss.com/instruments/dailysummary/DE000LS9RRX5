--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7071168f31b457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa2ec5aafee48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6092379d414314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f099d00c264fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e0f5cd1e644269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6092379d414314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4579a624ac1e4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f099d00c264fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>