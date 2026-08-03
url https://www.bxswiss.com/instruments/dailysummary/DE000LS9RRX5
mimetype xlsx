--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa2ec5aafee48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69299cfe018042cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f099d00c264fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca144e7e0fc421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4579a624ac1e4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f099d00c264fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece8c3292a14db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca144e7e0fc421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,887</x:t>
-[...576 lines deleted...]
-          <x:t>12,310</x:t>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>