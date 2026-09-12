--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69299cfe018042cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634292c4bf04b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca144e7e0fc421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd949faf7985f4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece8c3292a14db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca144e7e0fc421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727409b1592e4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd949faf7985f4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,486</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>