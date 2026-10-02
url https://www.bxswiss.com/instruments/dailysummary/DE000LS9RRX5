--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634292c4bf04b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b066f00020414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd949faf7985f4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d823752c06404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727409b1592e4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd949faf7985f4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0532fa8a091f43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d823752c06404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>