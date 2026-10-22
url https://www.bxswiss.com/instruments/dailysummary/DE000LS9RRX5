--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b066f00020414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a6c95588ce4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d823752c06404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c8f5dd0d594491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0532fa8a091f43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d823752c06404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da693a475954354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c8f5dd0d594491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SWOT - Sustainable Wealth of T..</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,778</x:t>
-[...97 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,914</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,898</x:t>
-[...458 lines deleted...]
-          <x:t>11,526</x:t>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>