--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948c534d40bc4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60081926bd9b4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0676086df4aa41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6080c75bc2bc421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f4e5fc49043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0676086df4aa41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf491c9974b460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6080c75bc2bc421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>