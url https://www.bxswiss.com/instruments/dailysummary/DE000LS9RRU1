--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60081926bd9b4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241c0eb13d7a4746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6080c75bc2bc421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3c249db3104d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf491c9974b460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6080c75bc2bc421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a46f06f9d60493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3c249db3104d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>