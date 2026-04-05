--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05e885dd74c4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f0e75fb273458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92b8af5d0f94556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e8ba48e3c14f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf454b447aa63413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92b8af5d0f94556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e911f6fe7e42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e8ba48e3c14f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>