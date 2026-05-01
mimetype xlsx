--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f0e75fb273458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ffe14f190e4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e8ba48e3c14f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082868150d11405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e911f6fe7e42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e8ba48e3c14f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a616f712a44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082868150d11405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>