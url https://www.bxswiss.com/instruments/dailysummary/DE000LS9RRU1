--- v6 (2026-05-01)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ffe14f190e4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b258464c31b4515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082868150d11405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfae7ad74f744ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a616f712a44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082868150d11405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re916635b125449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfae7ad74f744ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>197,639</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>