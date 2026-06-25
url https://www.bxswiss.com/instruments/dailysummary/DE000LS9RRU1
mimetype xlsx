--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b258464c31b4515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2b9142b7154416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfae7ad74f744ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3a83a92c4c49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re916635b125449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfae7ad74f744ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c82f00ed884489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3a83a92c4c49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>