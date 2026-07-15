--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2b9142b7154416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10a69d5880a409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3a83a92c4c49fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b9d21e94714922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c82f00ed884489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3a83a92c4c49fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc24b4a251446af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b9d21e94714922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>