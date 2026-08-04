--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10a69d5880a409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45ee3bc83454e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b9d21e94714922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945a4ce64f664ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc24b4a251446af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b9d21e94714922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f1864590944c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945a4ce64f664ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,373</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>174,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,696</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>