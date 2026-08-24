--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45ee3bc83454e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731bfac6de314266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945a4ce64f664ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5967374f4b694f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f1864590944c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945a4ce64f664ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2591964bb24ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5967374f4b694f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>