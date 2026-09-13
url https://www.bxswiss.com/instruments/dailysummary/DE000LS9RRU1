--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731bfac6de314266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948c534d40bc4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5967374f4b694f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0676086df4aa41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2591964bb24ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5967374f4b694f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f4e5fc49043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0676086df4aa41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Top 10 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>