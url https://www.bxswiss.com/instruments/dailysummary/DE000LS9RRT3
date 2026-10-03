--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8338341f3b4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4aa50caad14655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b30021db4414800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef9456285aa4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8c5756adf8406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b30021db4414800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0456b37fcf8e4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef9456285aa4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,083</x:t>
-[...441 lines deleted...]
-          <x:t>56,598</x:t>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>