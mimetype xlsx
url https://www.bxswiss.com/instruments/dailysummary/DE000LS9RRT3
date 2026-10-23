--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4aa50caad14655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689847bd09154578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef9456285aa4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee721ceedc74905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0456b37fcf8e4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef9456285aa4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba6c8342ffa4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee721ceedc74905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>