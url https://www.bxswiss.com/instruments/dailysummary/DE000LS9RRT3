--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ebad5f9f5e4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e2a9d33bd141de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49d018d41a744b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae2ce746684359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9191c528bc4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49d018d41a744b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816f972002f842a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae2ce746684359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>