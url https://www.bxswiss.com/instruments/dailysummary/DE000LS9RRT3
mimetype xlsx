--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e2a9d33bd141de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3914329bf44641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae2ce746684359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff7a4ddb6664da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816f972002f842a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae2ce746684359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1d2e89ca4f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff7a4ddb6664da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>