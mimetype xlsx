--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3914329bf44641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944319c1204242b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff7a4ddb6664da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85138d3322a41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1d2e89ca4f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff7a4ddb6664da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32112ee1614a4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85138d3322a41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>