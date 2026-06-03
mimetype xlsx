--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944319c1204242b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fb0afdbf0d4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85138d3322a41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b926a7ba74f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32112ee1614a4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85138d3322a41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d899594dac4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b926a7ba74f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>52,283</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,040</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>