--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fb0afdbf0d4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2459b2cb8460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b926a7ba74f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25ebb180d7d4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d899594dac4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b926a7ba74f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bc75b62aa44803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25ebb180d7d4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>