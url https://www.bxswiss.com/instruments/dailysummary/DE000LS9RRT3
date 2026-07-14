--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2459b2cb8460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8322c338c3b64158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25ebb180d7d4e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433b7da3a304ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bc75b62aa44803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25ebb180d7d4e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20af54d1040406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433b7da3a304ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>