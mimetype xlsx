--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8322c338c3b64158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69070c1de4964935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433b7da3a304ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000eed6cefbe4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20af54d1040406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433b7da3a304ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634b259e4f0946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000eed6cefbe4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>53,037</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>54,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>