--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69070c1de4964935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ee9763784e4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000eed6cefbe4467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra399e31a861f4806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634b259e4f0946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000eed6cefbe4467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc6506aee674f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra399e31a861f4806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>