--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ee9763784e4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8338341f3b4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra399e31a861f4806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b30021db4414800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc6506aee674f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra399e31a861f4806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8c5756adf8406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b30021db4414800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>55,207</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>