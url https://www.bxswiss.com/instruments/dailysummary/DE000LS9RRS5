--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e06d0058084d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557b2044f547498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb72c84bb7f944b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9cb97dde0ed4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98e007b8c084da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb72c84bb7f944b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1399dbcccf411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9cb97dde0ed4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>