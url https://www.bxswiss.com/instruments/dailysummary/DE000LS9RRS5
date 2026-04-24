--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557b2044f547498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be23d9c88db4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9cb97dde0ed4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99943b6fe5334107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1399dbcccf411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9cb97dde0ed4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550daac206d4463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99943b6fe5334107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,298</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,768</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>99,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>