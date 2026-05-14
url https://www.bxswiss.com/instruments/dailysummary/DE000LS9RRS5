--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be23d9c88db4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136b686191064a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99943b6fe5334107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044b624bba1a4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550daac206d4463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99943b6fe5334107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fb256a180840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044b624bba1a4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>