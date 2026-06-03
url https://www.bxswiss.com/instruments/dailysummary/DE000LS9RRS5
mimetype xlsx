--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136b686191064a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ce9cfe4a63477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044b624bba1a4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f896c01b0c44ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fb256a180840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044b624bba1a4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab6fbda83b54300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f896c01b0c44ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>103,619</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>104,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,693</x:t>
-[...134 lines deleted...]
-          <x:t>102,954</x:t>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>