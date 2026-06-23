--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ce9cfe4a63477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83a9f57e87846ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f896c01b0c44ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a4284a41744974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab6fbda83b54300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f896c01b0c44ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9e2069f0004328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a4284a41744974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,390</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,341</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>105,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,155</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>