--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83a9f57e87846ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da2cd630ca44ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a4284a41744974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305775a1a12d4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9e2069f0004328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a4284a41744974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c2e208bfc84d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305775a1a12d4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,243</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>104,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>