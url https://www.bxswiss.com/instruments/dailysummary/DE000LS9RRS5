--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da2cd630ca44ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd02f2a9d0e477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305775a1a12d4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b749c8270174df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c2e208bfc84d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305775a1a12d4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cc15578fb14b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b749c8270174df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,939</x:t>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,841</x:t>
-[...92 lines deleted...]
-          <x:t>103,623</x:t>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>105,192</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>