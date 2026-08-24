--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd02f2a9d0e477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323c3c8b9cf84ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b749c8270174df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4737a251b36c4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cc15578fb14b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b749c8270174df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba52be4665554679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4737a251b36c4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>