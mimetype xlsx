--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323c3c8b9cf84ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5de57f1a0db4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4737a251b36c4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9569fa8de0c54118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba52be4665554679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4737a251b36c4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d581d38d0c4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9569fa8de0c54118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>106,550</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,428</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>106,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>