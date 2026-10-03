--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5de57f1a0db4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31107cdfbd134ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9569fa8de0c54118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308f6d3d9524416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d581d38d0c4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9569fa8de0c54118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380866b877a743ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308f6d3d9524416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>