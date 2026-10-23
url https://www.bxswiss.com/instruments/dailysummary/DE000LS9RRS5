--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31107cdfbd134ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f5ef2be6aa4adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308f6d3d9524416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3d3323a7e2427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380866b877a743ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308f6d3d9524416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883441ec38444c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3d3323a7e2427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alessias Runner Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>