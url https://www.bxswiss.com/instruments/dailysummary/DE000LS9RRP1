--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4774d833c1b84d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b56256abf0e4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71ae761fd6b4df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f35a1583e444ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36051070bf44374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71ae761fd6b4df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fedc77bfebd47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f35a1583e444ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>132,826</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>