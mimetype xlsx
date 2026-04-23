--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b56256abf0e4d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec493e0a6b874735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f35a1583e444ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32603d803b0249ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fedc77bfebd47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f35a1583e444ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bf92cc11194162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32603d803b0249ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>