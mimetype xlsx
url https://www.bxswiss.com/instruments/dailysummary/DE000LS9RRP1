--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec493e0a6b874735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ecefbc4a844784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32603d803b0249ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769a4ae4f652496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bf92cc11194162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32603d803b0249ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075d84d6617d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769a4ae4f652496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>