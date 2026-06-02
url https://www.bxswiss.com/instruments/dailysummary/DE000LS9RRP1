--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ecefbc4a844784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b454e5dece74529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769a4ae4f652496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffa34b74ee3464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075d84d6617d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769a4ae4f652496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d0eca1419f4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffa34b74ee3464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>