--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b454e5dece74529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2eef5b903734e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffa34b74ee3464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a774593a3a49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d0eca1419f4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffa34b74ee3464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3c682d39814e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a774593a3a49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>