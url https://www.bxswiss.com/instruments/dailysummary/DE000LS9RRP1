--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2eef5b903734e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87b085bfdcc4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a774593a3a49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbd948630354e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3c682d39814e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a774593a3a49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c6d1d0633b437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbd948630354e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>