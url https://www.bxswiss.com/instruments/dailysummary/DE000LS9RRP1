--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87b085bfdcc4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f9548946de4ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbd948630354e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf380caedde141b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c6d1d0633b437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbd948630354e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e24d3310f484d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf380caedde141b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>141,118</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>151,617</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>