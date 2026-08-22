--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f9548946de4ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5a6fa2580e4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf380caedde141b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe7f6549104a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e24d3310f484d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf380caedde141b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6063299c594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe7f6549104a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>