--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5a6fa2580e4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156ccbe408e44720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe7f6549104a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8474cfd0e4e4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6063299c594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe7f6549104a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7322773bf74264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8474cfd0e4e4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>