--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156ccbe408e44720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7826baaad94750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8474cfd0e4e4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3424d5331549d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7322773bf74264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8474cfd0e4e4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e97fb5238842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3424d5331549d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>