--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7826baaad94750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaf41f3eca34aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3424d5331549d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re431a7a539bc43a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e97fb5238842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3424d5331549d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1716a55ccd453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re431a7a539bc43a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prometheus Innovation Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>