--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a20cbea545477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a6e8e366494209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54cc74571ed42a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48806a8536244733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a93853133da4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54cc74571ed42a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3cf14b55d24b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48806a8536244733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>100,858</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>