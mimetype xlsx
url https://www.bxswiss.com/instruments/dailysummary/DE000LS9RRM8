--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a6e8e366494209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fee0c38ddc4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48806a8536244733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4aa8ab05c045a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3cf14b55d24b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48806a8536244733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd4bfec3ddf4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4aa8ab05c045a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>