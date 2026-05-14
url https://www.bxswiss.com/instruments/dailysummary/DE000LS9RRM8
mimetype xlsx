--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fee0c38ddc4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991bfe44369445e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4aa8ab05c045a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5639bf5d58174b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd4bfec3ddf4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4aa8ab05c045a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf186eedc21db4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5639bf5d58174b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>