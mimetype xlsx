--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991bfe44369445e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b83754df86f4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5639bf5d58174b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd909e28d5adc49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf186eedc21db4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5639bf5d58174b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07338094528e4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd909e28d5adc49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>