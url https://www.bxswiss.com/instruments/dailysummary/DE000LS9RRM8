--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b83754df86f4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d4af14d905412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd909e28d5adc49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75ee28129e744ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07338094528e4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd909e28d5adc49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a47f34a8cb486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75ee28129e744ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,149</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>98,394</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,294</x:t>
-[...350 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>