--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d4af14d905412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea68d1955d345c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75ee28129e744ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5834fae31cae43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a47f34a8cb486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75ee28129e744ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3a2ed7d38548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5834fae31cae43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,516</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>96,221</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>