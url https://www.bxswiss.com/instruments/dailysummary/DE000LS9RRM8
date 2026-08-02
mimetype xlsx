--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea68d1955d345c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9435a02bc034d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5834fae31cae43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc63c1c0c394e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3a2ed7d38548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5834fae31cae43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e6c6b31bbf4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc63c1c0c394e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>