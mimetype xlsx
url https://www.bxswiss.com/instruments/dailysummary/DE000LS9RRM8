--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9435a02bc034d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafc53a7320647cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc63c1c0c394e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7eb68d97eb4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e6c6b31bbf4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc63c1c0c394e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc5950262774263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7eb68d97eb4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>