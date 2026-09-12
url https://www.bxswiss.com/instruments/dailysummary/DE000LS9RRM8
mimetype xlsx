--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafc53a7320647cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8966c6c8f74935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7eb68d97eb4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d055c52e3064488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc5950262774263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7eb68d97eb4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b545d6b6504631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d055c52e3064488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,407</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>