--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8966c6c8f74935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b583a7e48c54bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d055c52e3064488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e495189fe44aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b545d6b6504631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d055c52e3064488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b87522012ad459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e495189fe44aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...102 lines deleted...]
-          <x:t>106,195</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>104,308</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>