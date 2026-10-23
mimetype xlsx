--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b583a7e48c54bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce02725f654043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e495189fe44aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fb8c75e34c4779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b87522012ad459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e495189fe44aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f386891ffb74d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fb8c75e34c4779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfollow Tech-Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>