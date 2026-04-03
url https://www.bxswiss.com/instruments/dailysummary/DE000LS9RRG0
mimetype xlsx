--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04769f7636d445eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bd1a022e943ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ecd63a30db40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab054b8a80d42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b046ec1b67a48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ecd63a30db40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b8d0ba38044f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab054b8a80d42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>