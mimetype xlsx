--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bd1a022e943ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b0d643802a42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab054b8a80d42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a081f5b1364d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b8d0ba38044f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab054b8a80d42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828e891808264750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a081f5b1364d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>