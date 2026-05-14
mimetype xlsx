--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b0d643802a42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741644969c894322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a081f5b1364d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7373691612954d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828e891808264750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a081f5b1364d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48146df071c04ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7373691612954d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>