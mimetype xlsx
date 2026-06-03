--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741644969c894322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e35ac340394134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7373691612954d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ba6a9f49204e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48146df071c04ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7373691612954d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983c7e98f2d4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ba6a9f49204e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>