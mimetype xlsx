--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e35ac340394134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4b077c328e4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ba6a9f49204e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10da1ef671fd4cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983c7e98f2d4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ba6a9f49204e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re687e61bf7df4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10da1ef671fd4cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>