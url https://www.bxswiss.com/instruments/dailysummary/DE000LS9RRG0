--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4b077c328e4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfc76b55a44afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10da1ef671fd4cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9eb31c00934470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re687e61bf7df4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10da1ef671fd4cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a26ed9095e6474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9eb31c00934470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>