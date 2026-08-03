--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfc76b55a44afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0a81ef72aa4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9eb31c00934470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0481dde4f54304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a26ed9095e6474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9eb31c00934470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b0aaae131a4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0481dde4f54304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>