--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0a81ef72aa4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50d0540ae034101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0481dde4f54304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78557809410e4e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b0aaae131a4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0481dde4f54304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb593d154ab54865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78557809410e4e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>