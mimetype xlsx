--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50d0540ae034101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d52e0c5fb4a4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78557809410e4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3935808b4aa14b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb593d154ab54865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78557809410e4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8913cbe4005047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3935808b4aa14b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>