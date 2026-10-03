--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d52e0c5fb4a4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca668486d414d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3935808b4aa14b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e657905dd84469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8913cbe4005047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3935808b4aa14b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3741730c43044b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e657905dd84469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>