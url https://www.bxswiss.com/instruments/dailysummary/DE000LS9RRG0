--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca668486d414d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c969ef630a04923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e657905dd84469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1811c7ad77d74c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3741730c43044b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e657905dd84469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde54bea40d884b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1811c7ad77d74c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Gewinner Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>343,886</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,417</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>