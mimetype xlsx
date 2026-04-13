--- v4 (2026-03-14)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b4e2c7f4bc482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286b688f16364974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0834521b57a4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf477b5f2a2914078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ca0ea67d124a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0834521b57a4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b02a007d074f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf477b5f2a2914078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>