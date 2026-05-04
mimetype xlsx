--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286b688f16364974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5362fb3feca4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf477b5f2a2914078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8190415d964376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b02a007d074f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf477b5f2a2914078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad9bc06e2724dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8190415d964376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>151,258</x:t>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,671</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>152,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,021</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>