--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5362fb3feca4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7ce60a2fe04882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8190415d964376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1a6596bc2b48e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad9bc06e2724dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8190415d964376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6056705a214e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1a6596bc2b48e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>