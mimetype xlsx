--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7ce60a2fe04882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fce22adbc4b4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1a6596bc2b48e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f588beb2564422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6056705a214e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1a6596bc2b48e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5cb381a5b544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f588beb2564422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>151,656</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>153,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>