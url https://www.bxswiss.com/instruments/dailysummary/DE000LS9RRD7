--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fce22adbc4b4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55755fdd21124147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f588beb2564422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcffddddb52540a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5cb381a5b544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f588beb2564422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2820d107e5404ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcffddddb52540a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>