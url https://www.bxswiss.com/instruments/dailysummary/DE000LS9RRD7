--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55755fdd21124147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ca12295a164ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcffddddb52540a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92ef8c6469f4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2820d107e5404ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcffddddb52540a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156ca8e13e1947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92ef8c6469f4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>