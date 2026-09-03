--- v10 (2026-07-23)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ca12295a164ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5737698ec4804fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92ef8c6469f4913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e69fa49816142cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156ca8e13e1947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92ef8c6469f4913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14faccf28e0e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e69fa49816142cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mentor </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RRD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,479 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>162,215</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>