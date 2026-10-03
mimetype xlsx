--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8bb9543e0a4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de39739c965432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09dcf39950148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2f92d2eb1b4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27efc9dd0fb448b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09dcf39950148bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493482d0a7c6476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2f92d2eb1b4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>78,487</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>80,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>