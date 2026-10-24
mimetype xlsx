--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de39739c965432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d45f94bd2224790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2f92d2eb1b4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd65bdaaf26d4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493482d0a7c6476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2f92d2eb1b4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00f8b9859db4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd65bdaaf26d4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>78,794</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>78,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,382</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>78,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>