--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5851581694bb4107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671ce8e99254b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86415d83eb4f4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861c6120077d47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae554ab98e34199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86415d83eb4f4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae41c06efb1e4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861c6120077d47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>81,489</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>