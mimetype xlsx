--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671ce8e99254b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225a6ee7eb2c4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861c6120077d47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6949a96d1d184888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae41c06efb1e4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861c6120077d47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0eb843e87a467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6949a96d1d184888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>78,479</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,230</x:t>
-[...264 lines deleted...]
-          <x:t>78,765</x:t>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,531</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>78,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,523</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>