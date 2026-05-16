--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225a6ee7eb2c4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1179ba15b99843cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6949a96d1d184888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1eb36d6db9b437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0eb843e87a467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6949a96d1d184888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2019d328b74eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1eb36d6db9b437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>78,441</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>79,417</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>