--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1179ba15b99843cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d3bc79a8724e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1eb36d6db9b437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4209604fb8ee46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2019d328b74eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1eb36d6db9b437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552474a5b9ca4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4209604fb8ee46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>79,463</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>79,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,835</x:t>
-[...4 lines deleted...]
-          <x:t>79,122</x:t>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>