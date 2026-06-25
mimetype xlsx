--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d3bc79a8724e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f282629c8014e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4209604fb8ee46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41305dee2e14033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552474a5b9ca4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4209604fb8ee46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03e74ae9c4f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41305dee2e14033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>78,693</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>78,762</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>79,357</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>