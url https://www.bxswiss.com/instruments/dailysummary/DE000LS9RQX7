--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f282629c8014e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bf113718bc43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41305dee2e14033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b77e10bb4f4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03e74ae9c4f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41305dee2e14033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57763c0e91a4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b77e10bb4f4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>78,762</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,962</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>