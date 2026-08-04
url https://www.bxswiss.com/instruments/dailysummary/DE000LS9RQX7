--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bf113718bc43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1b270a125a45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b77e10bb4f4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b77775c821f4afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57763c0e91a4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b77e10bb4f4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a142174eddf4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b77775c821f4afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,073</x:t>
-[...426 lines deleted...]
-          <x:t>78,268</x:t>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,145</x:t>
-[...139 lines deleted...]
-          <x:t>77,716</x:t>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>