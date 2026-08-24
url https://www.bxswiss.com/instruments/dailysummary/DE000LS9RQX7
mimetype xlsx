--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1b270a125a45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf626736af3f4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b77775c821f4afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11362c4112fd40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a142174eddf4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b77775c821f4afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479c7e7d2c0c458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11362c4112fd40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>78,268</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,145</x:t>
-[...367 lines deleted...]
-          <x:t>78,491</x:t>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,237</x:t>
-[...139 lines deleted...]
-          <x:t>79,066</x:t>
+          <x:t>78,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>