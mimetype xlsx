--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf626736af3f4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8bb9543e0a4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11362c4112fd40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09dcf39950148bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479c7e7d2c0c458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11362c4112fd40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27efc9dd0fb448b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09dcf39950148bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umweltschutz und mehr </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>78,245</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>78,514</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>