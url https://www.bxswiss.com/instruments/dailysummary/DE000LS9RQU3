--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29deb26c1083427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86871bab6b6a4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8125a050894777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13458c9da99b4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7578ac3bb5314a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8125a050894777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb96d28790ad44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13458c9da99b4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>123,519</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>123,735</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>