--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86871bab6b6a4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70adc5ecc714dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13458c9da99b4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e27ac486cf748eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb96d28790ad44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13458c9da99b4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6c0a5749c24342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e27ac486cf748eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>