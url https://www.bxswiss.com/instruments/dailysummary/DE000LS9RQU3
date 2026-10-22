--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70adc5ecc714dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6c36a1354c4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e27ac486cf748eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d928873c6844014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6c0a5749c24342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e27ac486cf748eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1250df88ac3c4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d928873c6844014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>