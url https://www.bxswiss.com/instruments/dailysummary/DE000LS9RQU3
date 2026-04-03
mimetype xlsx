--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79316b8e5ac848ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d09882c45134280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec41117f82264ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547e1c952b9d49a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391c56f7ba354324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec41117f82264ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d11aff6be584bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547e1c952b9d49a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>107,538</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>