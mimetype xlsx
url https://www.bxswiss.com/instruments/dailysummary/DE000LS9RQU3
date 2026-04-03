--- v5 (2026-04-03)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d09882c45134280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4403ceebf8e644b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547e1c952b9d49a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e46b4bfadc4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d11aff6be584bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547e1c952b9d49a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6572be66154970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e46b4bfadc4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>