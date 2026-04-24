--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4403ceebf8e644b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1365a6e83f0841a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e46b4bfadc4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfab625a950448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6572be66154970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e46b4bfadc4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf3275faf67472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfab625a950448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>