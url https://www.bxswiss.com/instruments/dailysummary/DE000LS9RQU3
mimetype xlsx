--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1365a6e83f0841a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528eece5799c4954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfab625a950448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3977026c46b94741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf3275faf67472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfab625a950448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6575275fa84b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3977026c46b94741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>103,321</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,056</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>