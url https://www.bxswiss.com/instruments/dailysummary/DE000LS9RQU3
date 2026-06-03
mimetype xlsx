--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528eece5799c4954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b445bf4f9674ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3977026c46b94741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfadd90ffd14e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6575275fa84b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3977026c46b94741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45cac769c354c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfadd90ffd14e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>