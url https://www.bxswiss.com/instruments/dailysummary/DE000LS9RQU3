--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b445bf4f9674ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff3fc95a6e240d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfadd90ffd14e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5653d39b7142c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45cac769c354c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfadd90ffd14e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99abd312b70e41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5653d39b7142c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>