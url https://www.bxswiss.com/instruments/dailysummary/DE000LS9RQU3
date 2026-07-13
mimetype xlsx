--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff3fc95a6e240d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b658bf9a8e84187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5653d39b7142c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b94abe5e3a447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99abd312b70e41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5653d39b7142c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d878bdf384a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b94abe5e3a447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,887</x:t>
-[...306 lines deleted...]
-          <x:t>108,770</x:t>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>