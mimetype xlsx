--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b658bf9a8e84187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332cba88119b4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b94abe5e3a447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8775f75c0ada4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d878bdf384a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b94abe5e3a447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fbb2d9513e4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8775f75c0ada4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>