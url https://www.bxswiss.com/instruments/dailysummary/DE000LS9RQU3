--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332cba88119b4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29deb26c1083427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8775f75c0ada4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8125a050894777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fbb2d9513e4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8775f75c0ada4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7578ac3bb5314a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8125a050894777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sometimes careful</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>