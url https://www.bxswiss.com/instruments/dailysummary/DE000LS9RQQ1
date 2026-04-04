--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f5b1f8ba124620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac26f9406264cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87dc8536f2ea46f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ad5a99ebfc436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb516bbfdd847f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87dc8536f2ea46f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0f0666899747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ad5a99ebfc436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,752</x:t>
-[...58 lines deleted...]
-          <x:t>71,723</x:t>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...343 lines deleted...]
-          <x:t>70,085</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>