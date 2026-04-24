--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac26f9406264cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6e6aa8fc8f4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ad5a99ebfc436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe5e8ce9bfa4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0f0666899747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ad5a99ebfc436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b8a08be67e4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe5e8ce9bfa4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>