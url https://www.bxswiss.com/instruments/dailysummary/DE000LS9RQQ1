--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6e6aa8fc8f4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdacf7490b894091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe5e8ce9bfa4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e73e4d7f9aa44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b8a08be67e4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe5e8ce9bfa4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1383dcd9141347e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e73e4d7f9aa44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>