--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdacf7490b894091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb5fdbdbcb4ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e73e4d7f9aa44e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58a4ce368784bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1383dcd9141347e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e73e4d7f9aa44e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95078e67fa914acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58a4ce368784bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>