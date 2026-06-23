--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb5fdbdbcb4ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cb21916a314830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58a4ce368784bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354cc6c8857f47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95078e67fa914acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58a4ce368784bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7359a3e81e4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354cc6c8857f47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>67,488</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>67,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>