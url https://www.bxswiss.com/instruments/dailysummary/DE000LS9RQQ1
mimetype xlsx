--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cb21916a314830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4514ba8b2dd94b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354cc6c8857f47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969e3fd188364f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7359a3e81e4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354cc6c8857f47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179670c6eb00417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969e3fd188364f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>