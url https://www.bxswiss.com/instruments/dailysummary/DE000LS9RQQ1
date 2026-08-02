--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4514ba8b2dd94b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9ee01553e94994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969e3fd188364f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd5b21316624382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179670c6eb00417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969e3fd188364f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e91882c885d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd5b21316624382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>