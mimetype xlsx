--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9ee01553e94994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1575daa9644941c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd5b21316624382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7423401e7cf4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e91882c885d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd5b21316624382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a563573dbb14e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7423401e7cf4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Guenstige SmallCaps mit Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RQQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>